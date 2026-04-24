--- v1 (2026-04-04)
+++ v2 (2026-04-24)
@@ -165,219 +165,219 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (158)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (159)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological expectations for demonstration of health product effectiveness by observational studies</w:t>
+                <w:t xml:space="preserve">Effects of anti-inflammatory therapy in acute heart failure: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cucherat</w:t>
+                <w:t xml:space="preserve">Beth Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Demarcq</w:t>
+                <w:t xml:space="preserve">Antonio Abbate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chassany</w:t>
+                <w:t xml:space="preserve">Gad Cotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le-Jeunne</w:t>
+                <w:t xml:space="preserve">Domingo Pascual-Figal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Borget</w:t>
+                <w:t xml:space="preserve">Benjamin van Tassell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (1), pp.47-59. </w:t>
+              <w:t xml:space="preserve">Heart Failure Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.575-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.10.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10741-025-10491-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867706v1</w:t>
+                <w:t xml:space="preserve">inserm-05399864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélérer les recrutements dans les essais cliniques : un défi stratégique</w:t>
+                <w:t xml:space="preserve">Accelerating recruitment in clinical trials: A strategic challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Deplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Galaup</w:t>
@@ -424,20935 +424,21069 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 81 (1), pp.19-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2025.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2025.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455729v1</w:t>
+                <w:t xml:space="preserve">hal-05455710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Burst Steroid Therapy on Short-term Decongestion in Acute Heart Failure Patients With Pro-inflammatory Activation: A Post Hoc Analysis of the CORTAHF Randomized, Open-label, Pilot Trial</w:t>
+                <w:t xml:space="preserve">Gut microbiota alterations are linked to COVID-19 severity in North African and European populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Biegus</w:t>
+                <w:t xml:space="preserve">Marius Bredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gad Cotter</w:t>
+                <w:t xml:space="preserve">Pierre Hausfater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beth Davison</w:t>
+                <w:t xml:space="preserve">Loubna Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonathan Freund</w:t>
+                <w:t xml:space="preserve">Youssef Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriaan Voors</w:t>
+                <w:t xml:space="preserve">Amine Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiac Failure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (2), pp.354-366. </w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cardfail.2024.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41522-025-00733-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05406480v1</w:t>
+                <w:t xml:space="preserve">inserm-05376814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of early doses of diuretics and nitrates in acute heart failure with 30 days outcomes: ancillary analysis of ELISABETH study</w:t>
+                <w:t xml:space="preserve">Methodological expectations for demonstration of health product effectiveness by observational studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Gorlicki</w:t>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Nekrouf</w:t>
+                <w:t xml:space="preserve">Olivier Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Òscar Miró</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Beth Davison</w:t>
+                <w:t xml:space="preserve">Olivier Chassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le-Jeunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000001165⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (1), pp.47-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05406754v1</w:t>
+                <w:t xml:space="preserve">hal-04867706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Transfusion in Patients With Acute Myocardial Infarction, Anemia, and Heart Failure: Lessons From MINT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brian Potter</w:t>
+                <w:t xml:space="preserve">Accélérer les recrutements dans les essais cliniques : un défi stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Deplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Trillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation. Heart failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCHEARTFAILURE.124.012495⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (1), pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2025.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416655v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-variant recombinant SARS CoV-2 vaccine induces durable cross-reactive antibodies against Omicron BA variants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+                <w:t xml:space="preserve">The Effects of Burst Steroid Therapy on Short-term Decongestion in Acute Heart Failure Patients With Pro-inflammatory Activation: A Post Hoc Analysis of the CORTAHF Randomized, Open-label, Pilot Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Biegus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriaan Voors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43856-024-00675-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiac Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.354-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cardfail.2024.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920860v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05406480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of quitting versus using aspirin therapy in patients with stabilized coronary artery disease after stenting who require long-term oral anticoagulation: Rationale for and design of the AQUATIC double-blind randomized trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Vicaut</w:t>
+                <w:t xml:space="preserve">Blood Transfusion in Patients With Acute Myocardial Infarction, Anemia, and Heart Failure: Lessons From MINT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Goldsweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouleti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.01.006⟩</w:t>
+              <w:t xml:space="preserve">Circulation. Heart failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.e012495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCHEARTFAILURE.124.012495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109967v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burst steroid therapy and quality of life in patients with acute heart failure: Insights from the CORTAHF trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adriaan Voors</w:t>
+                <w:t xml:space="preserve">Beta-variant recombinant SARS CoV-2 vaccine induces durable cross-reactive antibodies against Omicron BA variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachna Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifany Machabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleine Konaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.15235⟩</w:t>
+              <w:t xml:space="preserve">Communications Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43856-024-00675-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05399872v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Burst Steroid Therapy on Short-term Decongestion in Acute Heart Failure Patients With Pro-inflammatory Activation: A Post Hoc Analysis of the CORTAHF Randomized, Open-label, Pilot Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adriaan Voors</w:t>
+                <w:t xml:space="preserve">Assessment of quitting versus using aspirin therapy in patients with stabilized coronary artery disease after stenting who require long-term oral anticoagulation: Rationale for and design of the AQUATIC double-blind randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiac Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cardfail.2024.09.002⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (5), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05400745v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating recruitment in clinical trials: A strategic challenge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bayle</w:t>
+                <w:t xml:space="preserve">Association of early doses of diuretics and nitrates in acute heart failure with 30 days outcomes: ancillary analysis of ELISABETH study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Gorlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Nekrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Òscar Miró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2025.11.008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.46-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000001165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455710v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05406754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of anti-inflammatory therapy in acute heart failure: a systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Burst steroid therapy and quality of life in patients with acute heart failure: Insights from the CORTAHF trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pagnesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beth Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin van Tassell</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriaan Voors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Failure Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10741-025-10491-5⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.1620-1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.15235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05399864v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05399872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota alterations are linked to COVID-19 severity in North African and European populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amine Cheikh</w:t>
+                <w:t xml:space="preserve">The Effects of Burst Steroid Therapy on Short-term Decongestion in Acute Heart Failure Patients With Pro-inflammatory Activation: A Post Hoc Analysis of the CORTAHF Randomized, Open-label, Pilot Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Biegus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriaan Voors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cardiac Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.354-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cardfail.2024.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-025-00733-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-05376814v1</w:t>
+                <w:t xml:space="preserve">inserm-05400745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comité de surveillance indépendant dans les essais cliniques : de la justification scientifique à l’organisation</w:t>
+                <w:t xml:space="preserve">Data Monitoring Committees and clinical trials: from scientific justification to organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvy Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Derambure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79 (1), pp.99-110. </w:t>
+              <w:t xml:space="preserve">, 2024, 79 (1), pp.111-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286449v1</w:t>
+                <w:t xml:space="preserve">hal-04350974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burst steroid therapy for acute heart failure: The CORTAHF randomized, open‐label, pilot trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-Year Outcomes With Fractional Flow Reserve–Guided or Angiography-Guided Multivessel Percutaneous Coronary Intervention for Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Edwards</w:t>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejhf.3452⟩</w:t>
+              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.e013913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.123.013913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05406706v1</w:t>
+                <w:t xml:space="preserve">hal-05068047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the 1-h bundle on mortality in patients with suspected sepsis in the emergency department: a stepped wedge cluster randomized clinical trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Type 2 diabetes mellitus in acute myocardial infarction: a persistent significant burden on long-term mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lafon</w:t>
+                <w:t xml:space="preserve">Frédéric Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-024-07509-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1401569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2024.1401569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660038v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole blood transcriptome signature predicts severe forms of COVID-19: Results from the COVIDeF cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel de Murat</w:t>
+                <w:t xml:space="preserve">Comité de surveillance indépendant dans les essais cliniques : de la justification scientifique à l’organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Derambure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10142-024-01359-2⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (1), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409924v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrictive or Liberal Transfusion Strategy in Patients With Acute Myocardial Infarction and Anemia: 6-Month Mortality in the MINT Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Alexander</w:t>
+                <w:t xml:space="preserve">Burst steroid therapy for acute heart failure: The CORTAHF randomized, open‐label, pilot trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriaan Voors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.124.069917⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (10), pp.2282-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejhf.3452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404572v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05406706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid burst therapy in patients with acute heart failure: Design of the CORTAHF pilot study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effect of the 1-h bundle on mortality in patients with suspected sepsis in the emergency department: a stepped wedge cluster randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adriaan Voors</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cancella de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Lebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.14930⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (7), pp.1086-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-024-07509-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05461100v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Monitoring Committees and clinical trials: from scientific justification to organisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Girault</w:t>
+                <w:t xml:space="preserve">Restrictive or Liberal Transfusion Strategy in Patients With Acute Myocardial Infarction and Anemia: 6-Month Mortality in the MINT Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mori Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (1), pp.111-121. </w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150 (13), pp.1064-1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.124.069917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350974v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Year Outcomes With Fractional Flow Reserve–Guided or Angiography-Guided Multivessel Percutaneous Coronary Intervention for Myocardial Infarction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corticosteroid burst therapy in patients with acute heart failure: Design of the CORTAHF pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Puymirat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montalescot</w:t>
+                <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriaan Voors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.123.013913⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), pp.2672-2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.14930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068047v1</w:t>
+                <w:t xml:space="preserve">inserm-05461100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrictive or Liberal Transfusion Strategy in Myocardial Infarction and Anemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole blood transcriptome signature predicts severe forms of COVID-19: Results from the COVIDeF cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Armignacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Carson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Mori Brooks</w:t>
+                <w:t xml:space="preserve">Nicolas Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C. Hébert</w:t>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaun G. Goodman</w:t>
+                <w:t xml:space="preserve">Maria Francesca Birtolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marnie Bertolet</w:t>
+                <w:t xml:space="preserve">Daniel de Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 389 (26), pp.2446-2456. </w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (3), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2307983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10142-024-01359-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086219v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationale and design of the direct oral anticoagulants for prevention of left ventricular thrombus after anterior acute myocardial infarction (APERITIF) trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensified screening for SARS-CoV-2 in 18 emergency departments in the Paris metropolitan area, France (DEPIST-COVID): A cluster-randomized, two-period, crossover trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Soulat</w:t>
+                <w:t xml:space="preserve">Judith Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fayol</w:t>
+                <w:t xml:space="preserve">Lisbeth Dusserre-Telmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Mousseaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montalescot</w:t>
+                <w:t xml:space="preserve">Anthony Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara E Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2023.09.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (12), pp.e1004317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082471v1</w:t>
+                <w:t xml:space="preserve">pasteur-05296530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified screening for SARS-CoV-2 in 18 emergency departments in the Paris metropolitan area, France (DEPIST-COVID): A cluster-randomized, two-period, crossover trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restrictive or Liberal Transfusion Strategy in Myocardial Infarction and Anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisbeth Dusserre-Telmon</w:t>
+                <w:t xml:space="preserve">Jeffrey Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mori Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">Paul C. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara E Sabbatini</w:t>
+                <w:t xml:space="preserve">Shaun G. Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnie Bertolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004317⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 389 (26), pp.2446-2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2307983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05296530v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outpatient healthcare and clinical trials in the care pathway: Organisational and regulatory aspects and tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Laviolle</w:t>
+                <w:t xml:space="preserve">Rationale and design of the direct oral anticoagulants for prevention of left ventricular thrombus after anterior acute myocardial infarction (APERITIF) trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Diebolt</w:t>
+                <w:t xml:space="preserve">Gilles Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Duchossoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jehan-Michel Behier</w:t>
+                <w:t xml:space="preserve">Elie Mousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.01.004⟩</w:t>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 266, pp.98-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2023.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554672v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duct-to-duct biliary reconstruction with or without an intraductal removable stent in liver transplantation: The BILIDRAIN-T multicentric randomised trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-Year Major Cardiovascular Events After Restrictive Versus Liberal Blood Transfusion Strategy in Patients With Acute Myocardial Infarction and Anemia: The REALITY Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gonzalez-Juanatey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goumard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Astrid Herrero</w:t>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2022.100530⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145 (6), pp.486-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/circulationaha.121.057909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168636v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Médecine de ville et essai clinique dans le parcours de soins : aspects organisationnels, réglementaires, outils »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jehan-Michel Behier</w:t>
+                <w:t xml:space="preserve">Duct-to-duct biliary reconstruction with or without an intraductal removable stent in liver transplantation: The BILIDRAIN-T multicentric randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boleslawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaelle Brustia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Dondero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.01.001⟩</w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (10), pp.100530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2022.100530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554653v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Patients Infected With Delta Versus Omicron COVID-19 Variants Presenting to Paris Emergency Departments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outpatient healthcare and clinical trials in the care pathway: Organisational and regulatory aspects and tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Visseaux</w:t>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kassasseya</w:t>
+                <w:t xml:space="preserve">Vincent Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Daoud</w:t>
+                <w:t xml:space="preserve">Luc Duchossoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Fémy</w:t>
+                <w:t xml:space="preserve">Xavier Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan-Michel Behier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7326/M22-0308⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (1), pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615584v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate versus staged complete myocardial revascularization in patients with ST-segment elevation myocardial infarction and multivessel disease: a post hoc analysis of the randomized FLOWER-MI trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 115 (10), pp.496-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic evaluation of restrictive vs. liberal transfusion strategy following acute myocardial infarction (REALITY): trial-based cost–effectiveness and cost–utility analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristina Avendano-Solá</w:t>
+                <w:t xml:space="preserve">« Médecine de ville et essai clinique dans le parcours de soins : aspects organisationnels, réglementaires, outils »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Duchossoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan-Michel Behier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcac029⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (1), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002568v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventricular fibrillation in acute myocardial infarction: 20-year trends in the FAST-MI study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Patients Infected With Delta Versus Omicron COVID-19 Variants Presenting to Paris Emergency Departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Visseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kassasseya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Garcia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Anselme</w:t>
+                <w:t xml:space="preserve">Florent Fémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehac579⟩</w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175 (6), pp.831-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/M22-0308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468109v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Year Major Cardiovascular Events After Restrictive Versus Liberal Blood Transfusion Strategy in Patients With Acute Myocardial Infarction and Anemia: The REALITY Randomized Trial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Economic evaluation of restrictive vs. liberal transfusion strategy following acute myocardial infarction (REALITY): trial-based cost–effectiveness and cost–utility analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Cachanado</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Frenkiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Avendano-Solá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.057909⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcac029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053109v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 8 versus 15 days of antibiotic therapy for Pseudomonas aeruginosa ventilator-associated pneumonia in adults: a randomized, controlled, open-label trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monsel</w:t>
+                <w:t xml:space="preserve">One-Year Major Cardiovascular Events After Restrictive Versus Liberal Blood Transfusion Strategy in Patients With Acute Myocardial Infarction and Anemia: The REALITY Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gonzalez-Juanatey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06690-5⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145 (6), pp.486-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.057909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906454v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence, Characteristics, and Outcomes of Ventricular Fibrillation Complicating Acute Myocardial Infarction in Women Admitted Alive in the Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Weizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Marijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumar Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Boveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (17), pp.e025959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/JAHA.122.025959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenicity and reactogenicity of heterologous and homologous mRNA-1273 and BNT162b2 vaccination: A multicenter non-inferiority randomized trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Michon</w:t>
+                <w:t xml:space="preserve">Comparison of 8 versus 15 days of antibiotic therapy for Pseudomonas aeruginosa ventilator-associated pneumonia in adults: a randomized, controlled, open-label trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101444⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (7), pp.841-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06690-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690369v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Year Major Cardiovascular Events After Restrictive Versus Liberal Blood Transfusion Strategy in Patients With Acute Myocardial Infarction and Anemia: The REALITY Randomized Trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Immunogenicity and reactogenicity of heterologous and homologous mRNA-1273 and BNT162b2 vaccination: A multicenter non-inferiority randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ninove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lachatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 145 (6), pp.486-488. </w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.101444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/circulationaha.121.057909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464660v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic CD8+ T cells promote granzyme B-dependent adverse post-ischemic cardiac remodeling</w:t>
+                <w:t xml:space="preserve">Ventricular fibrillation in acute myocardial infarction: 20-year trends in the FAST-MI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Icía Santos-Zas</w:t>
+                <w:t xml:space="preserve">Rodrigue Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Marijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Lemarié</w:t>
+                <w:t xml:space="preserve">Nicole Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Zlatanova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Seghezzi</w:t>
+                <w:t xml:space="preserve">Frédéric Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21737-9⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (47), pp.4887-4896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehac579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176357v1</w:t>
+                <w:t xml:space="preserve">hal-04468109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DIGICOD cohort: a hospital-based observational prospective cohort of patients with hand osteoarthritis - methodology and baseline characteristics of the population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytotoxic CD8+ T cells promote granzyme B-dependent adverse post-ischemic cardiac remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Icía Santos-Zas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Sellam</w:t>
+                <w:t xml:space="preserve">Jérémie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Maheu</w:t>
+                <w:t xml:space="preserve">Ivana Zlatanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel D Crema</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Courties</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Seghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2021.105171⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21737-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169859v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous Myocardial Revascularization in Late-Presenting Patients With STEMI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The DIGICOD cohort: a hospital-based observational prospective cohort of patients with hand osteoarthritis - methodology and baseline characteristics of the population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bouisset</w:t>
+                <w:t xml:space="preserve">Michel D Crema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Gerbaud</w:t>
+                <w:t xml:space="preserve">Amel Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bataille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+                <w:t xml:space="preserve">Alice Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.07.039⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (4), pp.105171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2021.105171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626432v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an Emergency Department Care Bundle on 30-Day Hospital Discharge and Survival Among Elderly Patients With Acute Heart Failure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Cachanado</w:t>
+                <w:t xml:space="preserve">Percutaneous Myocardial Revascularization in Late-Presenting Patients With STEMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Delannoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Judith Gorlicki</w:t>
+                <w:t xml:space="preserve">Pierre Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2020.19378⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (13), pp.1291-1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051402v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in cardiogenic shock complicating acute myocardial infarction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des études mono-bras aux études de comparaison externe. Considérations méthodologiques et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan-Michel Behier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Durand</w:t>
+                <w:t xml:space="preserve">Anne d'Andon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejhf.1750⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (1), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028720v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Kidney Disease, Diabetes, and Risk of Mortality After Acute Myocardial Infarction: Insight From the FAST-MI Program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derivation, Validation, and Prognostic Utility of a Prediction Rule for Nonresponse to Clopidogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominick Angiolillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Capodanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Potier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+                <w:t xml:space="preserve">Thomas Bergmeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/dc19-2209⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.606-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcin.2020.01.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030826v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal microbiota transplantation to maintain remission in Crohn’s disease: a pilot randomized controlled study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Montil</w:t>
+                <w:t xml:space="preserve">Effect of an Emergency Department Care Bundle on 30-Day Hospital Discharge and Survival Among Elderly Patients With Acute Heart Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Yordanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Gorlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-020-0792-5⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 324 (19), pp.1948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2020.19378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031236v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcomes after acute myocardial infarction in patients with familial hypercholesterolemia: The French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction program</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Trends in cardiogenic shock complicating acute myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Cottin</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Ortuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacl.2020.03.008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.664-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejhf.1750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028699v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity lipid-lowering regimens in patients with stable coronary artery disease: the intriguing question of all-cause mortality</w:t>
+                <w:t xml:space="preserve">Chronic Kidney Disease, Diabetes, and Risk of Mortality After Acute Myocardial Infarction: Insight From the FAST-MI Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Danchin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjcvp/pvz049⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (3), pp.e43-e44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc19-2209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028620v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Pulmonary Embolism and COVID‐19 in Emergency Department Patients Undergoing Computed Tomography Pulmonary Angiogram: The PEPCOV International Retrospective Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonathan Freund</w:t>
+                <w:t xml:space="preserve">Fecal microbiota transplantation to maintain remission in Crohn’s disease: a pilot randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Landman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Drogrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Òscar Miró</w:t>
+                <w:t xml:space="preserve">Philippe Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Marra</w:t>
+                <w:t xml:space="preserve">Laurence Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Féral-Pierssens</w:t>
+                <w:t xml:space="preserve">Mélissa Montil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (9), pp.811-820. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acem.14096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-020-0792-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948943v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationale and design of the Flow Evaluation to Guide Revascularization in Multivessel ST-Elevation Myocardial Infarction (FLOWER-MI) trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Long-term outcomes after acute myocardial infarction in patients with familial hypercholesterolemia: The French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Farnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Steg</w:t>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 222, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.352-360.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2019.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacl.2020.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555340v1</w:t>
+                <w:t xml:space="preserve">hal-03028699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between rs4149056 variant in SLCO1B1 and early discontinuation of statin after acute myocardial infarction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association Between Pulmonary Embolism and COVID‐19 in Emergency Department Patients Undergoing Computed Tomography Pulmonary Angiogram: The PEPCOV International Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+                <w:t xml:space="preserve">Marie Drogrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Òscar Miró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Verstuyft</w:t>
+                <w:t xml:space="preserve">Alessio Marra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Kotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+                <w:t xml:space="preserve">Anne-Laure Féral-Pierssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (3), pp.163-172. </w:t>
+              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (9), pp.811-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/pgs-2019-0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acem.14096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030796v1</w:t>
+                <w:t xml:space="preserve">hal-02948943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAST-MI Investigators. Five-year outcomes following timely primary percutaneous intervention, late primary percutaneous intervention, or a pharmaco-invasive strategy in ST-segment elevation myocardial infarction: the FAST-MI programme.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-intensity lipid-lowering regimens in patients with stable coronary artery disease: the intriguing question of all-cause mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.328 - 330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjcvp/pvz049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031200v1</w:t>
+                <w:t xml:space="preserve">hal-03028620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Strain Engraftment in Fecal Microbiota Transplantation With Maintenance of Remission in Crohn’s Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
+                <w:t xml:space="preserve">Rationale and design of the Flow Evaluation to Guide Revascularization in Multivessel ST-Elevation Myocardial Infarction (FLOWER-MI) trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Steg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2020.08.045⟩</w:t>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2019.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030862v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F2R polymorphisms and clopidogrel efficacy and safety in patients with minor stroke or TIA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xia Meng</w:t>
+                <w:t xml:space="preserve">Association between rs4149056 variant in SLCO1B1 and early discontinuation of statin after acute myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Verstuyft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000011078⟩</w:t>
+              <w:t xml:space="preserve">Pharmacogenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/pgs-2019-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028704v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-year outcomes following timely primary percutaneous intervention, late primary percutaneous intervention, or a pharmaco-invasive strategy in ST-segment elevation myocardial infarction: the FAST-MI programme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Belle</w:t>
+                <w:t xml:space="preserve">FAST-MI Investigators. Five-year outcomes following timely primary percutaneous intervention, late primary percutaneous intervention, or a pharmaco-invasive strategy in ST-segment elevation myocardial infarction: the FAST-MI programme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 41 (7), pp.858-866. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293653v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Factor V Leiden With Subsequent Atherothrombotic Events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amand Schmidt</w:t>
+                <w:t xml:space="preserve">Linking Strain Engraftment in Fecal Microbiota Transplantation With Maintenance of Remission in Crohn’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingjia Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Lloyd-Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommi Vatanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.045526⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2020.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031225v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single-arm studies to externally controlled studies. Methodological considerations and guidelines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne d'Andon</w:t>
+                <w:t xml:space="preserve">F2R polymorphisms and clopidogrel efficacy and safety in patients with minor stroke or TIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuesong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runqi Wangqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.11.007⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.10.1212/WNL.0000000000011078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000011078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498637v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of the REDUCE‐IT trial to the FAST‐MI registry. Are the results of randomized trials relevant in routine clinical practice?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Five-year outcomes following timely primary percutaneous intervention, late primary percutaneous intervention, or a pharmaco-invasive strategy in ST-segment elevation myocardial infarction: the FAST-MI programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batric Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clc.23437⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (7), pp.858-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehz665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028635v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital admissions for acute myocardial infarction before and after lockdown according to regional prevalence of COVID-19 and patient profile in France: a registry study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of Factor V Leiden With Subsequent Atherothrombotic Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhtawar Mahmoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Tragante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Kleber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Mesnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coste</w:t>
+                <w:t xml:space="preserve">Michael Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Ferrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Schiele</w:t>
+                <w:t xml:space="preserve">Amand Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (10), pp.e536-e542. </w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (6), pp.546-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2468-2667(20)30188-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.045526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464694v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des études mono-bras aux études de comparaison externe. Considérations méthodologiques et recommandations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From single-arm studies to externally controlled studies. Methodological considerations and guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvy Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehan-Michel Behier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne d'Andon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 75 (1), pp.13-19. </w:t>
+              <w:t xml:space="preserve">, 2020, 75 (1), pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498631v1</w:t>
+                <w:t xml:space="preserve">hal-02498637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation, Validation, and Prognostic Utility of a Prediction Rule for Nonresponse to Clopidogrel</w:t>
+                <w:t xml:space="preserve">Hospital admissions for acute myocardial infarction before and after lockdown according to regional prevalence of COVID-19 and patient profile in France: a registry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominick Angiolillo</w:t>
+                <w:t xml:space="preserve">Jules Mesnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Capodanno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bergmeijer</w:t>
+                <w:t xml:space="preserve">Emile Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcin.2020.01.226⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (10), pp.e536-e542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2468-2667(20)30188-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030882v1</w:t>
+                <w:t xml:space="preserve">hal-04464694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In familial Mediterranean fever, soluble TREM-1 plasma level is higher in case of amyloidosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Applicability of the REDUCE‐IT trial to the FAST‐MI registry. Are the results of randomized trials relevant in routine clinical practice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassome Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina Giurgea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innate Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1753425919870847⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (11), pp.1260 - 1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clc.23437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028145v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome associated with prescription of cardiac rehabilitation according to predicted risk after acute myocardial infarction: Insights from the FAST-MI registries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study protocol: exploring the efficacy of cyclophosphamide added to corticosteroids for treating acute exacerbation of idiopathic pulmonary fibrosis; a randomized double-blind, placebo-controlled, multi-center phase III trial (EXAFIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Montil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cadranel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Debiec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marina Vivarelli</w:t>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.04.002⟩</w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-019-0830-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026552v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting risk of cardiovascular events 1 to 3 years post-myocardial infarction using a global registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mauricio G Cohen</w:t>
+                <w:t xml:space="preserve">Early and comprehensive care bundle in the elderly for acute heart failure in the emergency department: study protocol of the ELISABETH stepped-wedge cluster randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Gorlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clc.23283⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3188-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372073v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of pulmonary embolism in emergency department patients with isolated syncope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Feral-Pierssens</w:t>
+                <w:t xml:space="preserve">Association Between ABCB1 Polymorphisms and Outcomes of Clopidogrel Treatment in Patients With Minor Stroke or Transient Ischemic Attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuesong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Claiborne Claiborne Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (5), pp.552</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387088v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticagrelor in patients with diabetes and stable coronary artery disease with a history of previous percutaneous coronary intervention (THEMIS-PCI): a phase 3, placebo-controlled, randomised trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">Pharmacokinetics and Pharmacodynamics of Once-daily Prolonged-release Tacrolimus in Liver Transplant Recipients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Puszkiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filomena Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(19)31887-2⟩</w:t>
+              <w:t xml:space="preserve">Clinical Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (5), pp.882-896.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinthera.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797875v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does A Longer Waiting Period After Neoadjuvant Radio-chemotherapy Improve the Oncological Prognosis of Rectal Cancer?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rouanet</w:t>
+                <w:t xml:space="preserve">In-hospital outcomes and 5-year mortality following an acute myocardial infarction in patients with a history of cancer: Results from the French registry on Acute ST-elevation or non-ST-elevation myocardial infarction (FAST-MI) 2005 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ederhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000003530⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.657 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775499v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03026055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum level of soluble triggering receptor expressed on myeloid cells-1 (sTREM-1) is a biomarker of synovitis in rheumatoid arthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">In familial Mediterranean fever, soluble TREM-1 plasma level is higher in case of amyloidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gorlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafid Ait-Oufella</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Giurgea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1756-185X.13656⟩</w:t>
+              <w:t xml:space="preserve">Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (8), pp.487-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1753425919870847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291828v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FAST-MI 2005-2010-2015 registries in the light of the COMPASS trial: The COMPASS criteria applied to a post-MI population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Keith A.A. Fox</w:t>
+                <w:t xml:space="preserve">Outcome associated with prescription of cardiac rehabilitation according to predicted risk after acute myocardial infarction: Insights from the FAST-MI registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Debiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Letouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vivarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.11.138⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112 (8-9), pp.459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960239v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticagrelor in Patients with Stable Coronary Disease and Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+                <w:t xml:space="preserve">Predicting risk of cardiovascular events 1 to 3 years post-myocardial infarction using a global registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Pocock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gregson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Bhatt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shamir Mehta</w:t>
+                <w:t xml:space="preserve">Mauricio G Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1908077⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clc.23283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859897v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate gene signature distinguishes humoral versus cytotoxic responses to influenza vaccination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of pulmonary embolism in emergency department patients with isolated syncope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Gonçalves</w:t>
+                <w:t xml:space="preserve">Jennifer Truchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bonduelle</w:t>
+                <w:t xml:space="preserve">Clara Damas-Perrichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Soria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+                <w:t xml:space="preserve">Anne-Laure Feral-Pierssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci125372⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.458-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000000625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160706v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute dual antiplatelet therapy for minor ischaemic stroke or transient ischaemic attack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does A Longer Waiting Period After Neoadjuvant Radio-chemotherapy Improve the Oncological Prognosis of Rectal Cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie H. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongjun Wang</w:t>
+                <w:t xml:space="preserve">Laurent Mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Claiborne Johnston</w:t>
+                <w:t xml:space="preserve">Quentin Denost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Bath</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yuesong Pan</w:t>
+                <w:t xml:space="preserve">Philippe Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj.l895⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270 (5), pp.747-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000003530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028263v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact du nouveau règlement européen sur la protection des données sur la recherche clinique et recommandations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ticagrelor in patients with diabetes and stable coronary artery disease with a history of previous percutaneous coronary intervention (THEMIS-PCI): a phase 3, placebo-controlled, randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak L Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Demotes-Mainard</w:t>
+                <w:t xml:space="preserve">Shamir Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cornu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Boidin</w:t>
+                <w:t xml:space="preserve">Lawrence A. Leiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.11.008⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 394 (10204), pp.1169-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(19)31887-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082395v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsequent Event Risk in Individuals With Established Coronary Heart Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Holmes</w:t>
+                <w:t xml:space="preserve">Serum level of soluble triggering receptor expressed on myeloid cells-1 (sTREM-1) is a biomarker of synovitis in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gorlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Gottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafid Ait-Oufella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation: Genomic and Precision Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCGEN.119.002470⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (9), pp.1616-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1756-185X.13656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028403v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-year trends in profile, management and outcomes of patients with ST-segment elevation myocardial infarction according to use of reperfusion therapy: Data from the FAST-MI program 1995-2015</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Cottin</w:t>
+                <w:t xml:space="preserve">Innate gene signature distinguishes humoral versus cytotoxic responses to influenza vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bonduelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meyer Elbaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Henry</w:t>
+                <w:t xml:space="preserve">Pierre Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2019.05.007⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (5), pp.1960-1971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci125372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152119v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics and Pharmacodynamics of Once-daily Prolonged-release Tacrolimus in Liver Transplant Recipients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nassim Kamar</w:t>
+                <w:t xml:space="preserve">The FAST-MI 2005-2010-2015 registries in the light of the COMPASS trial: The COMPASS criteria applied to a post-MI population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith A.A. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinthera.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 278, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.11.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361850v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and comprehensive care bundle in the elderly for acute heart failure in the emergency department: study protocol of the ELISABETH stepped-wedge cluster randomized trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lemaître</w:t>
+                <w:t xml:space="preserve">Ticagrelor in Patients with Stable Coronary Disease and Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamir Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3188-8⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 381 (14), pp.1309-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1908077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024674v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between ABCB1 Polymorphisms and Outcomes of Clopidogrel Treatment in Patients With Minor Stroke or Transient Ischemic Attack</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Claiborne Claiborne Johnston</w:t>
+                <w:t xml:space="preserve">Quel impact du nouveau règlement européen sur la protection des données sur la recherche clinique et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Bertoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028088v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol: exploring the efficacy of cyclophosphamide added to corticosteroids for treating acute exacerbation of idiopathic pulmonary fibrosis; a randomized double-blind, placebo-controlled, multi-center phase III trial (EXAFIP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute dual antiplatelet therapy for minor ischaemic stroke or transient ischaemic attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Naccache</w:t>
+                <w:t xml:space="preserve">S Claiborne Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Montil</w:t>
+                <w:t xml:space="preserve">Philip Bath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Cadranel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cottin</w:t>
+                <w:t xml:space="preserve">James Grotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuesong Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12890-019-0830-x⟩</w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.l895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.l895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120788v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-hospital outcomes and 5-year mortality following an acute myocardial infarction in patients with a history of cancer: Results from the French registry on Acute ST-elevation or non-ST-elevation myocardial infarction (FAST-MI) 2005 cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsequent Event Risk in Individuals With Established Coronary Heart Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riyaz Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Tragante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amand Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Ederhy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+                <w:t xml:space="preserve">Raymond Mccubrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.06.012⟩</w:t>
+              <w:t xml:space="preserve">Circulation: Genomic and Precision Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCGEN.119.002470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03026055v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Year Survival After ST-Segment-Elevation Myocardial Infarction in Relation With Prehospital Administration of Dual Antiplatelet Therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Twenty-year trends in profile, management and outcomes of patients with ST-segment elevation myocardial infarction according to use of reperfusion therapy: Data from the FAST-MI program 1995-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coste</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyer Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (9), pp.e007241. </w:t>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, pp.97-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.118.007241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359784v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atherothrombotic risk stratification after acute myocardial infarction: the TIMI Risk Score for Secondary Prevention (TRS‐2P) in the light of the FAST‐MI registries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Response by Puymirat et al to Letter Regarding Article, “Acute Myocardial Infarction Changes in Patient Characteristics, Management, and 6-Month Outcomes Over a Period of 20 Years in the FAST-MI Program (French Registry of Acute ST Elevation or Non-ST-Elevation Myocardial Infarction) 1995 to 2015”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clc.23131⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137 (21), pp.2307-2308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.118.033969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899009v1</w:t>
+                <w:t xml:space="preserve">hal-03025873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDL-apheresis to decrease sFlt-1 during early severe preeclampsia: Report of two cases from a discontinued phase II trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of gender on delays and early mortality in ST-segment elevation myocardial infarction: Insight from the first French Metaregistry, 2005–2012 patient-level pooled analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Manzo-Silberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassam Haddad</w:t>
+                <w:t xml:space="preserve">Sandrine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+                <w:t xml:space="preserve">Vincent Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Saheb</w:t>
+                <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2018.09.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 262, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950261v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic impact of prepercutaneous coronary intervention TIMI flow in patients with ST-segment and non-ST-segment elevation myocardial infarction: Results from the FAST-MI 2010 registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jouve</w:t>
+                <w:t xml:space="preserve">Transethnic, Genome-Wide Analysis Reveals Immune-Related Risk Alleles and Phenotypic Correlates in Pediatric Steroid-Sensitive Nephrotic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Debiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Letouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vivarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (7), pp.2000-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2017111185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892128v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02193810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term clinical outcomes in patients with cardiogenic shock according to left ventricular function: The French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) programme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">One-Year Survival After ST-Segment-Elevation Myocardial Infarction in Relation With Prehospital Administration of Dual Antiplatelet Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonello</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.11.002⟩</w:t>
+              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.e007241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.118.007241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297634v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal steroidogenesis and aromatase activity in preeclampsia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
+                <w:t xml:space="preserve">Prognostic impact of prepercutaneous coronary intervention TIMI flow in patients with ST-segment and non-ST-segment elevation myocardial infarction: Results from the FAST-MI 2010 registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (2), pp.101 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02384945v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and costs of non-invasive foetal RHD genotyping in rhesus-D negative mothers: a French multicentric two-arm study of 850 women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Levy-Mozziconacci</w:t>
+                <w:t xml:space="preserve">Atherothrombotic risk stratification after acute myocardial infarction: the TIMI Risk Score for Secondary Prevention (TRS‐2P) in the light of the FAST‐MI registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc P Bonaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12884-018-2114-5⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (2), pp.227-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clc.23131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416864v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide and candidate gene approaches of clopidogrel efficacy using pharmacodynamic and clinical end points—Rationale and design of the International Clopidogrel Pharmacogenomics Consortium (ICPC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joshua Lewis</w:t>
+                <w:t xml:space="preserve">LDL-apheresis to decrease sFlt-1 during early severe preeclampsia: Report of two cases from a discontinued phase II trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2017.12.010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 231, pp.70-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025815v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperglycaemia is associated with cancer-related but not non-cancer-related deaths: evidence from the IPC cohort.,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Lemogne</w:t>
+                <w:t xml:space="preserve">Long-term clinical outcomes in patients with cardiogenic shock according to left ventricular function: The French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (11), pp.678-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022342v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Placebo-Controlled Trial of Bezafibrate in Primary Biliary Cholangitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Habersetzer</w:t>
+                <w:t xml:space="preserve">Abnormal steroidogenesis and aromatase activity in preeclampsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Alfaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1714519⟩</w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951595v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of correlation between radiation-induced CD8 T-lymphocyte apoptosis and sequelae in patients with prostate cancer accidentally overexposed to radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+                <w:t xml:space="preserve">Genome-wide and candidate gene approaches of clopidogrel efficacy using pharmacodynamic and clinical end points—Rationale and design of the International Clopidogrel Pharmacogenomics Consortium (ICPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bergmeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Reny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Pakyz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26001⟩</w:t>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 198, pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2017.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930852v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriate secondary prevention and clinical outcomes after acute myocardial infarction according to atherothrombotic risk stratification: The FAST-MI 2010 registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lhermusier</w:t>
+                <w:t xml:space="preserve">A Placebo-Controlled Trial of Bezafibrate in Primary Biliary Cholangitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corpechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chazouillères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Le Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Habersetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487318808638⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 378 (23), pp.2171-2181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1714519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933677v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response by Puymirat et al to Letter Regarding Article, “Acute Myocardial Infarction Changes in Patient Characteristics, Management, and 6-Month Outcomes Over a Period of 20 Years in the FAST-MI Program (French Registry of Acute ST Elevation or Non-ST-Elevation Myocardial Infarction) 1995 to 2015”</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effectiveness and costs of non-invasive foetal RHD genotyping in rhesus-D negative mothers: a French multicentric two-arm study of 850 women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryl Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Levy-Mozziconacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.118.033969⟩</w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12884-018-2114-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025873v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transethnic, Genome-Wide Analysis Reveals Immune-Related Risk Alleles and Phenotypic Correlates in Pediatric Steroid-Sensitive Nephrotic Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Vivarelli</w:t>
+                <w:t xml:space="preserve">Hyperglycaemia is associated with cancer-related but not non-cancer-related deaths: evidence from the IPC cohort.,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lemogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02193810v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gender on delays and early mortality in ST-segment elevation myocardial infarction: Insight from the first French Metaregistry, 2005–2012 patient-level pooled analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absence of correlation between radiation-induced CD8 T-lymphocyte apoptosis and sequelae in patients with prostate cancer accidentally overexposed to radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Peiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Manzo-Silberman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carlos El Khoury</w:t>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.02.044⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (66), pp.32680-32689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730188v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Impact of Pharmacogenomics of Clopidogrel in Stroke.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Appropriate secondary prevention and clinical outcomes after acute myocardial infarction according to atherothrombotic risk stratification: The FAST-MI 2010 registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chekrallah Chamandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Iliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lhermusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 135 (1), pp.34-37. </w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (4), pp.411-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.116.025198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2047487318808638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021341v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Myocardial Infarction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meyer Elbaz</w:t>
+                <w:t xml:space="preserve">Impact of the duration of antibiotics on clinical events in patients with Pseudomonas aeruginosa ventilator-associated pneumonia: study protocol for a randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foucrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Montravers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.117.030798⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-017-1780-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656483v1</w:t>
+                <w:t xml:space="preserve">hal-01477219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Clinical Outcomes According to Previous Manifestations of Atherosclerotic Disease (from the FAST-MI 2010 Registry).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coste</w:t>
+                <w:t xml:space="preserve">Effect of Systematic Intensive Care Unit Triage on Long-term Mortality Among Critically Ill Elderly Patients in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Woimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2016.11.032⟩</w:t>
+              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 318 (15), pp.1450-1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2017.13889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01544034v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editor’s Choice-Medically managed patients with non–ST-elevation acute myocardial infarction have heterogeneous outcomes, based on performance of angiography and extent of coronary artery disease</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Long-Term Clinical Outcomes According to Previous Manifestations of Atherosclerotic Disease (from the FAST-MI 2010 Registry).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sorbets</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2048872615626354⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (5), pp.692-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2016.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813449v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B- and T-cell subpopulations in patients with severe idiopathic membranous nephropathy may predict an early response to rituximab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Dahan</w:t>
+                <w:t xml:space="preserve">Acute Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyer Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136 (20), pp.1908 - 1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.117.030798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2017.01.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01493184v1</w:t>
+                <w:t xml:space="preserve">hal-01656483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic impact of non-compliance with guidelines-recommended times to reperfusion therapy in ST-elevation myocardial infarction. The FAST-MI 2010 registry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical Impact of Pharmacogenomics of Clopidogrel in Stroke.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (1), pp.26-33. </w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135 (1), pp.34-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2048872615610893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.116.025198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514436v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiometabolic risk factors in primary centred and rotator cuff-related shoulder osteoarthritis: a comparative study</w:t>
+                <w:t xml:space="preserve">Editor’s Choice-Medically managed patients with non–ST-elevation acute myocardial infarction have heterogeneous outcomes, based on performance of angiography and extent of coronary artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Juge</w:t>
+                <w:t xml:space="preserve">Laurent J. Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Berard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salma Kotti</w:t>
+                <w:t xml:space="preserve">Myriam Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levon Doursounian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Sautet</w:t>
+                <w:t xml:space="preserve">Emmanuel Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2016-000429⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.262 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2048872615626354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609882v1</w:t>
+                <w:t xml:space="preserve">hal-01813449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in serum bile acid levels associated with bezafibrate add-on therapy in patients with primary biliary cholangitis and inadequate biochemical response to ursodeoxycholic acid: results from the BEZURSO trial (NCT01654731)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corpechot</w:t>
+                <w:t xml:space="preserve">B- and T-cell subpopulations in patients with severe idiopathic membranous nephropathy may predict an early response to rituximab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Rosenzwajg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chazouilleres</w:t>
+                <w:t xml:space="preserve">Eva Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Debiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Humbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonia Le Gruyer</w:t>
+                <w:t xml:space="preserve">Joana Hygino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.227-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2017.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590928v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in One-Year Mortality in Elderly Patients Admitted with Acute Myocardial Infarction in Relation with Early Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Riant</w:t>
+                <w:t xml:space="preserve">Cardiometabolic risk factors in primary centred and rotator cuff-related shoulder osteoarthritis: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levon Doursounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjmed.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.e000429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2016-000429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897573v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituximab for Severe Membranous Nephropathy: A 6-Month Trial with Extended Follow-Up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+                <w:t xml:space="preserve">Prognostic impact of non-compliance with guidelines-recommended times to reperfusion therapy in ST-elevation myocardial infarction. The FAST-MI 2010 registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2016040449⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2048872615610893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490466v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Registry on Acute ST-elevation and non−ST-elevation Myocardial Infarction 2015 (FAST-MI 2015). Design and baseline data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khalife Khalife</w:t>
+                <w:t xml:space="preserve">Changes in serum bile acid levels associated with bezafibrate add-on therapy in patients with primary biliary cholangitis and inadequate biochemical response to ursodeoxycholic acid: results from the BEZURSO trial (NCT01654731)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corpechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chazouilleres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Le Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (1, SI), pp.168A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01685342v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the duration of antibiotics on clinical events in patients with Pseudomonas aeruginosa ventilator-associated pneumonia: study protocol for a randomized controlled study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Montravers</w:t>
+                <w:t xml:space="preserve">Changes in One-Year Mortality in Elderly Patients Admitted with Acute Myocardial Infarction in Relation with Early Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ouattara</w:t>
+                <w:t xml:space="preserve">Alexandre Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-017-1780-3⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (5), pp.555 - 563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjmed.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477219v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Systematic Intensive Care Unit Triage on Long-term Mortality Among Critically Ill Elderly Patients in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Guidet</w:t>
+                <w:t xml:space="preserve">Rituximab for Severe Membranous Nephropathy: A 6-Month Trial with Extended Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Debiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Leblanc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
+                <w:t xml:space="preserve">Emmanuelle Plaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2017.13889⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (1), pp.348-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2016040449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626753v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlates of pre-hospital morphine use in ST-elevation myocardial infarction patients and its association with in-hospital outcomes and long-term mortality: the FAST-MI (French Registry of Acute ST-elevation and non-STelevation Myocardial Infarction) programme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Henry</w:t>
+                <w:t xml:space="preserve">French Registry on Acute ST-elevation and non−ST-elevation Myocardial Infarction 2015 (FAST-MI 2015). Design and baseline data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalife Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehv567⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (6-7), pp.366 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514437v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do randomized clinical trial selection criteria reflect levels of risk as observed in a general population of acute myocardial infarction survivors? The PEGASUS trial in the light of the FAST-MI 2005 registry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Zeller</w:t>
+                <w:t xml:space="preserve">Management of Takotsubo cardiomyopathy in non-academic hospitals in France: The Observational French SyndromEs of TakoTsubo (OFSETT) study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlavi Yayehd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Kenon N'Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jacquemin</w:t>
+                <w:t xml:space="preserve">Loïc Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Leclercq</w:t>
+                <w:t xml:space="preserve">Michel Hanssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 223, pp.604 - 610. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (1), pp.4-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.08.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01413298v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and conducting a cluster-randomized trial of ICU admission for the elderly patients: the ICE-CUB 2 study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fifteen-year trends in the management of cardiogenic shock and associated 1-year mortality in elderly patients with acute myocardial infarction: the FAST-MI programme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Boumendil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
+                <w:t xml:space="preserve">E Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Rooryck</w:t>
+                <w:t xml:space="preserve">Y Juilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foued Makhlouf</w:t>
+                <w:t xml:space="preserve">P Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357786v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β blockers and mortality after myocardial infarction in patients without heart failure: multicentre prospective cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Factors Associated with Infarct-related Artery Patency before Primary Percutaneous Coronary Intervention for ST-elevation Myocardial Infarction (From the FAST-MI 2010 Registry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (1), pp.17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2015.09.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmj.i4801⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429191v1</w:t>
+                <w:t xml:space="preserve">hal-01260658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CESAME study group.: Excess risk of urinary tract cancers in patients receiving thiopurines for inflammatory bowel disease : a prospective observational cohort study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">β blockers and mortality after myocardial infarction in patients without heart failure: multicentre prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Riant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pouche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H Douard</w:t>
+                <w:t xml:space="preserve">Nadia Aissoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.i4801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019682v1</w:t>
+                <w:t xml:space="preserve">hal-01429191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching between thienopyridines in patients with acute myocardial infarction and quality of care</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Collet</w:t>
+                <w:t xml:space="preserve">Designing and conducting a cluster-randomized trial of ICU admission for the elderly patients: the ICE-CUB 2 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boumendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Woimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Rooryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open heart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/openhrt-2015-000384⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-016-0161-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465836v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac rehabilitation and 5-year mortality after acute coronary syndromes: The 2005 French FAST-MI study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Douard</w:t>
+                <w:t xml:space="preserve">Correlates of pre-hospital morphine use in ST-elevation myocardial infarction patients and its association with in-hospital outcomes and long-term mortality: the FAST-MI (French Registry of Acute ST-elevation and non-STelevation Myocardial Infarction) programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (13), pp.1063-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehv567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441551v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PON1 Q192R genetic variant and response to clopidogrel and prasugrel: pharmacokinetics, pharmacodynamics, and a meta-analysis of clinical outcomes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Duvvuru</w:t>
+                <w:t xml:space="preserve">Do randomized clinical trial selection criteria reflect levels of risk as observed in a general population of acute myocardial infarction survivors? The PEGASUS trial in the light of the FAST-MI 2005 registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 223, pp.604 - 610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.08.191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020944v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Interval (7 or 11 weeks) Between Neoadjuvant Radiochemotherapy and Surgery on Complete Pathologic Response in Rectal Cancer: A Multicenter, Randomized, Controlled Trial (GRECCAR-6)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rouanet</w:t>
+                <w:t xml:space="preserve">CESAME study group.: Excess risk of urinary tract cancers in patients receiving thiopurines for inflammatory bowel disease : a prospective observational cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Ruidavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Iliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903754v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis and management of myocardial infarction: Comparisons between the French FAST-MI 2010 registry and the French public health database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PON1 Q192R genetic variant and response to clopidogrel and prasugrel: pharmacokinetics, pharmacodynamics, and a meta-analysis of clinical outcomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Mega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sl Close</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Massoullie</w:t>
+                <w:t xml:space="preserve">Sd Wiviott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Wintzer-Wehekind</w:t>
+                <w:t xml:space="preserve">M Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouki Chenaf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">S Duvvuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515297v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifteen-year trends in the management of cardiogenic shock and associated 1-year mortality in elderly patients with acute myocardial infarction: the FAST-MI programme.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Blanchard</w:t>
+                <w:t xml:space="preserve">Effect of Interval (7 or 11 weeks) Between Neoadjuvant Radiochemotherapy and Surgery on Complete Pathologic Response in Rectal Cancer: A Multicenter, Randomized, Controlled Trial (GRECCAR-6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie H. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (31), pp.3773 - 3780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2016.67.6049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020160v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Takotsubo cardiomyopathy in non-academic hospitals in France: The Observational French SyndromEs of TakoTsubo (OFSETT) study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Hanssen</w:t>
+                <w:t xml:space="preserve">Switching between thienopyridines in patients with acute myocardial infarction and quality of care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meneveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Open heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.e000384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/openhrt-2015-000384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019556v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Infarct-related Artery Patency before Primary Percutaneous Coronary Intervention for ST-elevation Myocardial Infarction (From the FAST-MI 2010 Registry)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Ducrocq</w:t>
+                <w:t xml:space="preserve">Cardiac rehabilitation and 5-year mortality after acute coronary syndromes: The 2005 French FAST-MI study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ruidavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Iliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2015.09.043⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (3), pp.178-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01260658v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of prolonged dual antiplatelet therapy after acute myocardial infarction on 5-year mortality in the FAST-MI 2005 registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meneveau</w:t>
+                <w:t xml:space="preserve">Prognosis and management of myocardial infarction: Comparisons between the French FAST-MI 2010 registry and the French public health database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Massoullie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Wintzer-Wehekind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Chenaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2015.03.333⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (5), pp.303-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2016.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01514438v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biliary reconstruction with or without an intraductal removable stent in liver transplantation: study protocol for a randomized controlled trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Astrid Herrero</w:t>
+                <w:t xml:space="preserve">In-hospital outcomes and long-term mortality according to sex and management strategy in acute myocardial infarction. Insights from the French ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) 2005 Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Donataccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biljana Parapid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Dondero</w:t>
+                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.598. </w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 201, pp.265-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-015-1139-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2015.08.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250152v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoleamine 2,3-Dioxygenase Fine-Tunes Immune Homeostasis in Atherosclerosis and Colitis through Repression of Interleukin-10 Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarvenaz Metghalchi</w:t>
+                <w:t xml:space="preserve">PERC rule to exclude the diagnosis of pulmonary embolism in emergency low-risk patients: study protocol for the PROPER randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padmapriya Ponnuswamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">France Guyot-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Haddad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Laurans</w:t>
+                <w:t xml:space="preserve">Yann-Erick Claessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hugli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.004⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-015-1049-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376843v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-checking to reduce adverse events resulting from medical errors in the emergency department: study protocol of the CHARMED cluster randomized study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Goulet</w:t>
+                <w:t xml:space="preserve">Biliary reconstruction with or without an intraductal removable stent in liver transplantation: study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ray</w:t>
+                <w:t xml:space="preserve">Géraldine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Dondero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12873-015-0046-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-015-1139-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194723v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood transfusion, bleeding, anemia, and survival in patients with acute myocardial infarction: FAST-MI registry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoleamine 2,3-Dioxygenase Fine-Tunes Immune Homeostasis in Atherosclerosis and Colitis through Repression of Interleukin-10 Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Martelet</w:t>
+                <w:t xml:space="preserve">Sarvenaz Metghalchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padmapriya Ponnuswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2015.07.004⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.460-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514451v1</w:t>
+                <w:t xml:space="preserve">hal-01376843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREM-1 Mediates Inflammatory Injury and Cardiac Remodeling Following Myocardial Infarction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Boufenzer</w:t>
+                <w:t xml:space="preserve">Impact of prolonged dual antiplatelet therapy after acute myocardial infarction on 5-year mortality in the FAST-MI 2005 registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Lemarie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Youcef Bouazza</w:t>
+                <w:t xml:space="preserve">Gilles Dentan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meneveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.305628⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187, pp.354-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2015.03.333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514439v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of nurse-driven targeted HIV screening in 8 emergency departments: study protocol for the DICI-VIH cluster-randomized two-period crossover trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Cross-checking to reduce adverse events resulting from medical errors in the emergency department: study protocol of the CHARMED cluster randomized study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hejblum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Truchis</w:t>
+                <w:t xml:space="preserve">Patrick Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-016-1377-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12873-015-0046-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281635v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fondaparinux versus enoxaparin on in-hospital bleeding and 1-year death in non-ST-segment elevation myocardial infarction. FAST-MI (French Registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction) 2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Blood transfusion, bleeding, anemia, and survival in patients with acute myocardial infarction: FAST-MI registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Collet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 170 (4), pp.726+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2015.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2048872614544857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01514446v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Age-Adjusted Insulin-Like Growth Factor 1 on Major Cardiovascular Events After Acute Myocardial Infarction: Results From the Fast-MI Registry</w:t>
+                <w:t xml:space="preserve">TREM-1 Mediates Inflammatory Injury and Cardiac Remodeling Following Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bourron</w:t>
+                <w:t xml:space="preserve">Amir Boufenzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bouc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salma Kotti</w:t>
+                <w:t xml:space="preserve">Jeremie Lemarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Brunel</w:t>
+                <w:t xml:space="preserve">Marc Derive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2014-3968⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116 (11), pp.1772+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.305628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514444v1</w:t>
+                <w:t xml:space="preserve">hal-01514439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-hospital outcomes and long-term mortality according to sex and management strategy in acute myocardial infarction. Insights from the French ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) 2005 Registry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+                <w:t xml:space="preserve">The impact of nurse-driven targeted HIV screening in 8 emergency departments: study protocol for the DICI-VIH cluster-randomized two-period crossover trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biljana Parapid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+                <w:t xml:space="preserve">Gilles Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
+                <w:t xml:space="preserve">Pierre de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 201, pp.265-270. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2015.08.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-1377-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01514448v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERC rule to exclude the diagnosis of pulmonary embolism in emergency low-risk patients: study protocol for the PROPER randomized controlled study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hugli</w:t>
+                <w:t xml:space="preserve">Impact of fondaparinux versus enoxaparin on in-hospital bleeding and 1-year death in non-ST-segment elevation myocardial infarction. FAST-MI (French Registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction) 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vladimir Ennezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-015-1049-7⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2048872614544857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260461v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply : limits of Mendelian randomization analyses in selection of secretory phospholipase A2-IIA as a valid therapeutic target for prevention of cardiovascular disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Weber</w:t>
+                <w:t xml:space="preserve">Impact of Age-Adjusted Insulin-Like Growth Factor 1 on Major Cardiovascular Events After Acute Myocardial Infarction: Results From the Fast-MI Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2013.10.070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (5), pp.1879-1886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2014-3968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034173v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should patients with acute coronary disease be stratified for management according to their risk? Derivation, external validation and outcomes using the updated GRACE risk score</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Carruthers</w:t>
+                <w:t xml:space="preserve">Reply : limits of Mendelian randomization analyses in selection of secretory phospholipase A2-IIA as a valid therapeutic target for prevention of cardiovascular disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Donataccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biljana Parapid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2013-004425⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2013.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311315v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-Year Survival in Patients With ST-Segment–Elevation Myocardial Infarction According to Modalities of Reperfusion Therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Should patients with acute coronary disease be stratified for management according to their risk? Derivation, external validation and outcomes using the updated GRACE risk score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith a A Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Schiele</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Carruthers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 129 (16), pp.1629-1636. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/circulationaha.113.005874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2013-004425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039961v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrelated Cord Blood Transplantation for Patients with Primary or Secondary Myelofibrosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Laurans</w:t>
+                <w:t xml:space="preserve">Five-Year Survival in Patients With ST-Segment–Elevation Myocardial Infarction According to Modalities of Reperfusion Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (11), pp.1841-1846. </w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 129 (16), pp.1629-1636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2014.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/circulationaha.113.005874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033862v1</w:t>
+                <w:t xml:space="preserve">hal-03039961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived stress, sex and occupational status interact to increase the risk of future high blood pressure: the IPC cohort study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Acute myocardial infarction in metropolitan France from 1995 to 2010: evolution of patient characteristics, management and outcomes].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+                <w:t xml:space="preserve">Étienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Nabi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (1), pp.85-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01148704v1</w:t>
+                <w:t xml:space="preserve">hal-03034496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcome in early survivors of cardiogenic shock at the acute stage of myocardial infarction: a landmark analysis from the French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) Registry.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">Incidence of sudden cardiac death after ventricular fibrillation complicating acute myocardial infarction: a 5-year cause-of-death analysis of the FAST-MI 2005 registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bonnefoy-Cudraz</w:t>
+                <w:t xml:space="preserve">P. Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Angoulvant</w:t>
+                <w:t xml:space="preserve">D. Celermajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (5), pp.516. </w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.116-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/PREACCEPT-1446656168127984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/eht453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01074199v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Acute myocardial infarction in metropolitan France from 1995 to 2010: evolution of patient characteristics, management and outcomes].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+                <w:t xml:space="preserve">Determinants of improved one-year survival in non-ST-segment elevation myocardial infarction patients: Insights from the French FAST-MI program over 15years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Puymirat</w:t>
+                <w:t xml:space="preserve">Didier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc-Antoine Isorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 177 (1), pp.281-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2014.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034496v1</w:t>
+                <w:t xml:space="preserve">hal-03034415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of sudden cardiac death after ventricular fibrillation complicating acute myocardial infarction: a 5-year cause-of-death analysis of the FAST-MI 2005 registry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceived stress, sex and occupational status interact to increase the risk of future high blood pressure: the IPC cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Puymirat</w:t>
+                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Defaye</w:t>
+                <w:t xml:space="preserve">Hermann Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Celermajer</w:t>
+                <w:t xml:space="preserve">Bruno Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/eht453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (10), pp.1979-86; discussion 1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000000288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034250v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01148704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of improved one-year survival in non-ST-segment elevation myocardial infarction patients: Insights from the French FAST-MI program over 15years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Isorni</w:t>
+                <w:t xml:space="preserve">Unrelated Cord Blood Transplantation for Patients with Primary or Secondary Myelofibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvenaz Metghalchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padmapriya Ponnuswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2014.09.023⟩</w:t>
+              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (11), pp.1841-1846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2014.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03034415v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcome in early survivors of cardiogenic shock at the acute stage of myocardial infarction: a landmark analysis from the French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) Registry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Long-term outcome in early survivors of cardiogenic shock at the acute stage of myocardial infarction: a landmark analysis from the French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) Registry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnefoy-Cudraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (5), pp.516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-014-0516-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/PREACCEPT-1446656168127984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313020v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01074199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of herpesviruses at onset of idiopathic nephrotic syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gautheret-Dejean</w:t>
+                <w:t xml:space="preserve">Long-term outcome in early survivors of cardiogenic shock at the acute stage of myocardial infarction: a landmark analysis from the French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnefoy-Cudraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00467-014-2860-1⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (5), pp.516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-014-0516-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039893v1</w:t>
+                <w:t xml:space="preserve">hal-01313020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of Colorectal High-Grade Dysplasia and Cancer in a Prospective Observational Cohort of Patients with Inflammatory Bowel Disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">Prevalence of herpesviruses at onset of idiopathic nephrotic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sellier-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gautheret-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2013.03.044⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (12), pp.2325-2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00467-014-2860-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806654v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of new or recurrent cancer under immunosuppressive therapy in patients with IBD and previous cancer.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harry Sokol</w:t>
+                <w:t xml:space="preserve">Occupational status moderates the association between current perceived stress and high blood pressure: evidence from the IPC cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2013-305763⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (3), pp.571-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.00302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877944v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01148267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesteryl Ester Transfer Protein Polymorphisms, Statin Use, and Their Impact on Cholesterol Levels and Cardiovascular Events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Vladimir Ennezat</w:t>
+                <w:t xml:space="preserve">Serum hepcidin level is not an independent surrogate biomarker of disease activity or of radiographic progression in rheumatoid arthritis: results from the ESPOIR cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/clpt.2013.194⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (2), pp.312-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2012-202119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040588v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum level of adiponectin is a surrogate independent biomarker of radiographic disease progression in early rheumatoid arthritis: results from the ESPOIR cohort.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bastard</w:t>
+                <w:t xml:space="preserve">Risk of Colorectal High-Grade Dysplasia and Cancer in a Prospective Observational Cohort of Patients with Inflammatory Bowel Disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Svrcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/ar4404⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 145 (1), pp.166-175.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2013.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00926603v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicentric randomized controlled trial on the impact of lengthening the interval between neoadjuvant radiochemotherapy and surgery on complete pathological response in rectal cancer (GRECCAR-6 trial): rationale and design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">Risk of new or recurrent cancer under immunosuppressive therapy in patients with IBD and previous cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-13-417⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.1416-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2013-305763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548289v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum hepcidin level is not an independent surrogate biomarker of disease activity or of radiographic progression in rheumatoid arthritis: results from the ESPOIR cohort.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Meyer</w:t>
+                <w:t xml:space="preserve">Cholesteryl Ester Transfer Protein Polymorphisms, Statin Use, and Their Impact on Cholesterol Levels and Cardiovascular Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyer Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalife Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vladimir Ennezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (2), pp.314-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/clpt.2013.194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2012-202119⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044536v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational status moderates the association between current perceived stress and high blood pressure: evidence from the IPC cohort study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hanon</w:t>
+                <w:t xml:space="preserve">Serum level of adiponectin is a surrogate independent biomarker of radiographic disease progression in early rheumatoid arthritis: results from the ESPOIR cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.00302⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.R210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar4404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01148267v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00926603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess primary intestinal lymphoproliferative disorders in patients with inflammatory bowel disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dupas</w:t>
+                <w:t xml:space="preserve">A multicentric randomized controlled trial on the impact of lengthening the interval between neoadjuvant radiochemotherapy and surgery on complete pathological response in rectal cancer (GRECCAR-6 trial): rationale and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie H. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Svrcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ibd.22889⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-13-417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683356v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of care for myocardial infarction at academic and nonacademic hospitals.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Mulak</w:t>
+                <w:t xml:space="preserve">Excess primary intestinal lymphoproliferative disorders in patients with inflammatory bowel disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maynadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjmed.2011.11.015⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (11), pp.2063-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ibd.22889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843423v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical events as a function of proton pump inhibitor use, clopidogrel use, and cytochrome P450 2C19 genotype in a large nationwide cohort of acute myocardial infarction: results from the French Registry of Acute ST-Elevation and Non-ST-Elevation Myocardial Infarction (FAST-MI) registry.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonello</w:t>
+                <w:t xml:space="preserve">Quality of care for myocardial infarction at academic and nonacademic hospitals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Labarère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.110.965640⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (4), pp.365-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjmed.2011.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812261v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid diagnosis of Clostridium difficile infection by multiplex real-time PCR.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Clinical events as a function of proton pump inhibitor use, clopidogrel use, and cytochrome P450 2C19 genotype in a large nationwide cohort of acute myocardial infarction: results from the French Registry of Acute ST-Elevation and Non-ST-Elevation Myocardial Infarction (FAST-MI) registry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-011-1224-z⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (5), pp.474-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.110.965640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370849v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk for nonmelanoma skin cancers in patients who receive thiopurines for inflammatory bowel disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Chevaux</w:t>
+                <w:t xml:space="preserve">Low prevalence of colonoscopic surveillance of inflammatory bowel disease patients with longstanding extensive colitis: a clinical practice survey nested in the CESAME cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cosnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Bouhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2011.06.050⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (2), pp.188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2036.2011.04711.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631539v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low prevalence of colonoscopic surveillance of inflammatory bowel disease patients with longstanding extensive colitis: a clinical practice survey nested in the CESAME cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoram Bouhnik</w:t>
+                <w:t xml:space="preserve">Increased risk for nonmelanoma skin cancers in patients who receive thiopurines for inflammatory bowel disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiarash Khosrotehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Chevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2036.2011.04711.x⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (5), pp.1621-28.e1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2011.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645192v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of two oral doses of 17beta-estradiol associated with dydrogesterone on thrombin generation in healthy menopausal women: a randomized double-blind placebo-controlled study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Faiez Zannad</w:t>
+                <w:t xml:space="preserve">Rapid diagnosis of Clostridium difficile infection by multiplex real-time PCR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cavelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1472-8206.2009.00747.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.1279-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-011-1224-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683334v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphoproliferative disorders in patients receiving thiopurines for inflammatory bowel disease: a prospective observational cohort study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Lémann</w:t>
+                <w:t xml:space="preserve">Effect of two oral doses of 17beta-estradiol associated with dydrogesterone on thrombin generation in healthy menopausal women: a randomized double-blind placebo-controlled study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoris Gerotziafas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahlia Torchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiez Zannad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(09)61302-7⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2), pp.239-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-8206.2009.00747.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466312v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Thrombolysis Followed by Broad Use of Percutaneous Coronary Intervention With Primary Percutaneous Coronary Intervention for ST-Segment-Elevation Acute Myocardial Infarction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Cottin</w:t>
+                <w:t xml:space="preserve">Lymphoproliferative disorders in patients receiving thiopurines for inflammatory bowel disease: a prospective observational cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lémann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 374 (9701), pp.1617-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(09)61302-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428118v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Inhibition of CCL2, CX3CR1, and CCR5 Abrogates Ly6C hi and Ly6C lo Monocytosis and Almost Abolishes Atherosclerosis in Hypercholesterolemic Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Thrombolysis Followed by Broad Use of Percutaneous Coronary Intervention With Primary Percutaneous Coronary Intervention for ST-Segment-Elevation Acute Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-G. Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Combadiere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adeline Pézard</w:t>
+                <w:t xml:space="preserve">Y. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 117 (13), pp.1649-1657. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 118, pp.268-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998813v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrité des données scientifiques : transparence des données recueillies au cours des essais cliniques, accès aux données</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bernaud</w:t>
+                <w:t xml:space="preserve">Combined Inhibition of CCL2, CX3CR1, and CCR5 Abrogates Ly6C hi and Ly6C lo Monocytosis and Almost Abolishes Atherosclerosis in Hypercholesterolemic Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Potteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu P Rodero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2515/therapie:2007042⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (13), pp.1649-1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.107.745091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02573387v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity of Scientific Data : Transparency of Clinical Trial Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId777" w:history="1">
+                <w:t xml:space="preserve">Intégrité des données scientifiques : transparence des données recueillies au cours des essais cliniques, accès aux données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Juillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Bertoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (3), pp.203-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2515/therapie:2007042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02573387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrity of Scientific Data : Transparency of Clinical Trial Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Bertoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 62 (3), pp.211-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2515/therapie:2007043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02573416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21362,436 +21496,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global risk analysis as a tool to secure drug management of clinical trials in hospitals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Weissenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weissenburger J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godard J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daguenel A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCP2018 Tokyo (World Congress of basic and clinical Pharmacology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Tokyo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0133 : Identifying familial hypercholesterolemia from registries of patients with acute myocardial infarction: an algorithm-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7/8 avril 2016 - Printemps de la Cardiologie - Recherche Fondamentale et Clinique, Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dijon, France. pp.213, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(16)30389-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0132: Identifying familial hypercholesterolemia from registries of patients with acute myocardial infarction: an algorithm-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26es Journées européennes de la Société Française de cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France. pp.19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1878-6480(16)30058-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId795"/>
+      <w:footerReference w:type="default" r:id="rId797"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21859,51 +21993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42C5E2E8"/>
+    <w:nsid w:val="7612C57B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22090,51 +22224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tabassome-simon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4550-0450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070443122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867706v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le-Jeunne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.10.062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deplanque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.11.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05406480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Biegus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Cotter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Davison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Freund" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Voors" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardfail.2024.09.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05406754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gorlicki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nekrouf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Mir&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Goldsweig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kostis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Herbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouleti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Potter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCHEARTFAILURE.124.012495" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Gupta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Machabert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleine Konat&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-024-00675-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Didier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemesle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montalescot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel Steg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vicaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.01.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05399872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pagnesi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.15235" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05400745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.11.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05399864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abbate" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Pascual-Figal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Tassell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10741-025-10491-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05376814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hausfater" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Khalki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tijani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cheikh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00733-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Derambure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05406706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.3452" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cancella de Abreu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Lebal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07509-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Armignacco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Birtolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Murat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01359-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mori Brooks" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Goodman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alexander" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.124.069917" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05461100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14930" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.12.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.123.013913" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086219v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. H&#233;bert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun G. Goodman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnie Bertolet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2307983" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2023.09.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05296530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Leblanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Dusserre-Telmon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara E Sabbatini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004317" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diebolt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duchossoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anglaret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Michel Behier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.01.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goumard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boleslawski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle Brustia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Dondero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Herrero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2022.100530" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554653v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.01.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Visseaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kassasseya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Daoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent F&#233;my" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M22-0308" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.05.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ducrocq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mimouni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Frenkiel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Avendano-Sol&#225;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcac029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04468109v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Garcia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Karam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Narayanan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anselme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehac579" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053109v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez-Juanatey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cachanado" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.057909" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906454v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougl&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tuffet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Federici" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monsel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06690-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04480141v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Weizman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boveda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Defaye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.025959" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Janssen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lachatre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Michon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101444" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464660v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.121.057909" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176357v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;a Santos-Zas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Zlatanova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Seghezzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21737-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169859v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maheu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D Crema" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Touati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courties" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105171" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouisset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gerbaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bataille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coste" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.07.039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03051402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2020.19378" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028720v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delmas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ortuno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1750" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030826v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Potier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Roussel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Zeller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schiele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc19-2209" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031236v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Landman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Montil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-0792-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028699v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danchin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Farnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cottin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2020.03.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03028620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvz049" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948943v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drogrey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Marra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure F&#233;ral-Pierssens" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.14096" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555340v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Bruyne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Steg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2019.12.015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Salameh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Kotti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs-2019-0109" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031200v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Popovic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Puymirat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goldstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cayla" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030862v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjia Kong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lloyd-Price" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Vatanen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2020.08.045" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuesong Pan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runqi Wangqin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Meng" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000011078" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293653v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batric Popovic" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goldstein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz665" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031225v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtawar Mahmoodi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Tragante" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kleber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holmes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Schmidt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.119.045526" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498637v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaitre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Andon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.11.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028635v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clc.23437" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464694v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mesnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-2667(20)30188-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498631v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.12.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030882v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Angiolillo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Capodanno" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergmeijer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2020.01.226" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gorlier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425919870847" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03026552v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Debiec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dossier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letouz&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gillies" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vivarelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.04.002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372073v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Pocock" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brieger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gregson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Y. Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio G Cohen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clc.23283" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02387088v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Raynal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Damas-Perrichet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Feral-Pierssens" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000000625" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02797875v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak L Bhatt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamir Mehta" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence A. Leiter" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(19)31887-2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02775499v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H. Lefevre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mineur" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denost" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000003530" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291828v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Gottenberg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait-Oufella" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-185X.13656" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960239v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A.A. Fox" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.11.138" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859897v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhatt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fox" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1908077" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160706v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gon&#231;alves" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Soria" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loulergue" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci125372" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Wang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Claiborne Johnston" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bath" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grotta" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.l895" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02082395v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demotes-Mainard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guerin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bertoye" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.11.008" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028403v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyaz Patel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mccubrey" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGEN.119.002470" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152119v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Elbaz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2019.05.007" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361850v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Puszkiel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Conti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2019.03.006" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024674v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salhi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lema&#238;tre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3188-8" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028088v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Chen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claiborne Claiborne Johnston" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120788v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Naccache" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Montil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cadranel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-019-0830-x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03026055v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ederhy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boccara" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.06.012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359784v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.118.007241" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02899009v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P Bonaca" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fumery" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clc.23131" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950261v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Haddad" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saheb" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.09.009" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892128v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bailleul" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dillinger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.04.004" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297634v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lef&#232;vre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.11.002" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384945v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkane" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.07.004" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH9279MJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416864v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Darlington" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carbonne" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mailloux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brossard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levy-Mozziconacci" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-018-2114-5" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03025815v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Reny" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pakyz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Lewis" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2017.12.010" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022342v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Thomas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemogne" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01951595v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corpechot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouill&#232;res" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Le Gruyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habersetzer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1714519" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930852v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933677v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonaca" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekrallah Chamandi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Iliou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lhermusier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487318808638" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03025873v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.118.033969" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02193810v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017111185" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01730188v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Manzo-Silberman" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Couturaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charpentier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.02.044" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021341v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.116.025198" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656483v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.117.030798" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544034v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2016.11.032" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K848R3P6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813449v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Feldman" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amsallem" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sorbets" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872615626354" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493184v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Rosenzwajg" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Languille" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Hygino" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dahan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.01.012" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514436v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caudron" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872615610893" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609882v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Juge" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Doursounian" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sautet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2016-000429" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590928v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouilleres" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897573v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafont" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Riant" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2016.12.005" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490466v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plaisier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016040449" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685342v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalife Khalife" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.05.001" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMHFPT2C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01477219v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foucrier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupont" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ouattara" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-1780-3" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01626753v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leblanc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Woimant" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2017.13889" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514437v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehv567" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413298v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquemin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leclercq" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.08.191" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-836PJ786-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357786v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Rooryck" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Makhlouf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0161-5" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429191v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissoui" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.i4801" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019682v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pouche" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ruidavets" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri&#232;res" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Iliou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Douard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465836v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schiele" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meneveau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/openhrt-2015-000384" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441551v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pouche" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruidavets" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.09.009" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020944v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Mega" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl Close" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Wiviott" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Man" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duvvuru" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903754v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rullier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2016.67.6049" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515297v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Massoullie" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wintzer-Wehekind" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mulliez" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.01.012" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020160v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aissaoui" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Puymirat" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Juilliere" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jourdain" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanchard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019556v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Yayehd" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Kenon N'Da" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belle" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hanssen" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.08.004" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260658v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2015.09.043" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93PZ3QHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514438v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dentan" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2015.03.333" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTNQR3R8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250152v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rousseau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-1139-6" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376843v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Metghalchi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Ponnuswamy" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.004" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194723v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Goulet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ray" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12873-015-0046-1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514451v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martelet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2015.07.004" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6LS0ZCQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514439v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lemarie" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derive" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouazza" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.305628" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281635v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hejblum" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Truchis" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1377-6" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514446v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vladimir Ennezat" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872614544857" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514444v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bouc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Brunel" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-3968" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514448v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Donataccio" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Parapid" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2015.08.065" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDG0TJDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260461v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Guyot-Rousseau" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Erick Claessens" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugli" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-1049-7" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03034173v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weber" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2013.10.070" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311315v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith a A Fox" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Fitzgerald" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Huang" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Carruthers" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004425" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03039961v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.113.005874" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03033862v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2014.06.011" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148704v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nabi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pannier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000288" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01074199v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefoy-Cudraz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-1446656168127984" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034496v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Puymirat" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carli" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03034250v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bougouin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marijon" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puymirat" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defaye" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Celermajer" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht453" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034415v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Isorni" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2014.09.023" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LTWKDVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313020v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-014-0516-y" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03039893v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sellier-Leclerc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Michel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gautheret-Dejean" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-014-2860-1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806654v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.03.044" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877944v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Colombel" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305763" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03040588v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Andr&#233;" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lim" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2013.194" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WD3KHBQD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926603v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Meyer" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4404" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548289v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Parc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-417" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044536v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2012-202119" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-KZ7BQFCV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148267v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.00302" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683356v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadi&#233;" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laharie" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dupas" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.22889" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843423v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fourny" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drouet" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mulak" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2011.11.015" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00812261v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilard" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.110.965640" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370849v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavelot" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1224-z" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D069F8A5D8BB68AE9439306DF79F0631AC2F2BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631539v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarash Khosrotehrani" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chevaux" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.06.050" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645192v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vienne" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cosnes" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Baudry" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Bouhnik" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2011.04711.x" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00683334v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robert" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Gerotziafas" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Torchin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2009.00747.x" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PKJSB51-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466312v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brousse" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bouvier" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Colombel" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;mann" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(09)61302-7" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF0GXMZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428118v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Danchin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri&#232;res" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Steg" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cottin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998813v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadiere" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Potteaux" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline P&#233;zard" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.745091" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573387v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Moore" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juillet" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baduel" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bernaud" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007042" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573416v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007043" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552630v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weissenburger" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weissenburger J." TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard J." TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly C." TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daguenel A." TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514192v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzery" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30389-5" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514197v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30058-1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tabassome-simon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4550-0450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070443122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05399864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Davison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abbate" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Cotter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Pascual-Figal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Tassell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10741-025-10491-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deplanque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.11.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05376814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hausfater" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Khalki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tijani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cheikh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00733-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarcq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassany" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le-Jeunne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.10.062" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.11.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05406480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Biegus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Freund" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Voors" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardfail.2024.09.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Goldsweig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kostis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Herbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouleti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Potter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCHEARTFAILURE.124.012495" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Gupta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Machabert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleine Konat&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-024-00675-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Didier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemesle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montalescot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel Steg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vicaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.01.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05406754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gorlicki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nekrouf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Mir&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05399872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pagnesi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.15235" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05400745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Derambure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.12.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068047v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.123.013913" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05584913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouisset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bataille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schiele" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2024.1401569" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05406706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Edwards" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.3452" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cancella de Abreu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Lebal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07509-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mori Brooks" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Goodman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alexander" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.124.069917" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05461100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14930" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409924v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Armignacco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Birtolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Murat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01359-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05296530v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Leblanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Dusserre-Telmon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chauvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara E Sabbatini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004317" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. H&#233;bert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun G. Goodman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnie Bertolet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2307983" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2023.09.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez-Juanatey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ducrocq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cachanado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.121.057909" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goumard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boleslawski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle Brustia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Dondero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Herrero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2022.100530" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554672v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diebolt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duchossoy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anglaret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Michel Behier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.01.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.05.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.01.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615584v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Visseaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kassasseya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Daoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent F&#233;my" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M22-0308" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mimouni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Frenkiel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Avendano-Sol&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcac029" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.057909" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04480141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Weizman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Narayanan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boveda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Defaye" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.025959" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougl&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tuffet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Federici" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monsel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06690-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Janssen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lachatre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Michon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101444" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04468109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Karam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anselme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehac579" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;a Santos-Zas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Zlatanova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Seghezzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21737-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maheu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D Crema" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Touati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courties" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105171" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gerbaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coste" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.07.039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498631v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaitre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Andon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.12.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030882v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Angiolillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Capodanno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danchin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergmeijer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2020.01.226" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03051402v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2020.19378" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028720v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delmas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ortuno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1750" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030826v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Potier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Zeller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc19-2209" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031236v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Landman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Montil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-0792-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028699v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Farnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cottin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2020.03.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948943v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drogrey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Marra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure F&#233;ral-Pierssens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.14096" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03028620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvz049" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555340v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Bruyne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Steg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2019.12.015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030796v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Salameh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Kotti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs-2019-0109" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031200v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Popovic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Puymirat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goldstein" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cayla" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030862v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjia Kong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lloyd-Price" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Vatanen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2020.08.045" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028704v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuesong Pan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runqi Wangqin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Meng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000011078" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293653v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batric Popovic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goldstein" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz665" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031225v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtawar Mahmoodi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Tragante" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kleber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holmes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Schmidt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.119.045526" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498637v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.11.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464694v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mesnier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-2667(20)30188-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028635v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clc.23437" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120788v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Naccache" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Montil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cadranel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-019-0830-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024674v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salhi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lema&#238;tre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3188-8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028088v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Chen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claiborne Claiborne Johnston" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361850v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Puszkiel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Conti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2019.03.006" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03026055v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ederhy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boccara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.06.012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028145v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gorlier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425919870847" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03026552v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Debiec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dossier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letouz&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gillies" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vivarelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.04.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372073v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Pocock" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brieger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gregson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Y. Chen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio G Cohen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clc.23283" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02387088v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Raynal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Damas-Perrichet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Feral-Pierssens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000000625" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02775499v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H. Lefevre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mineur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denost" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000003530" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02797875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak L Bhatt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamir Mehta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence A. Leiter" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(19)31887-2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291828v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Gottenberg" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait-Oufella" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-185X.13656" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160706v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gon&#231;alves" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Soria" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loulergue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci125372" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960239v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A.A. Fox" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.11.138" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859897v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhatt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fox" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1908077" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02082395v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demotes-Mainard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guerin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bertoye" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.11.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028263v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Claiborne Johnston" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bath" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grotta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.l895" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028403v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyaz Patel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mccubrey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGEN.119.002470" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152119v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Elbaz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2019.05.007" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03025873v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.118.033969" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01730188v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Manzo-Silberman" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Couturaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charpentier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.02.044" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02193810v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017111185" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359784v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.118.007241" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892128v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bailleul" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dillinger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.04.004" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02899009v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P Bonaca" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fumery" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clc.23131" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950261v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Haddad" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saheb" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.09.009" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297634v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lef&#232;vre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonello" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.11.002" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384945v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkane" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.07.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH9279MJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03025815v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Reny" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pakyz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Lewis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2017.12.010" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01951595v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corpechot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouill&#232;res" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Le Gruyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habersetzer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1714519" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416864v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Darlington" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carbonne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mailloux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brossard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levy-Mozziconacci" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-018-2114-5" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022342v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Thomas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemogne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930852v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26001" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933677v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonaca" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekrallah Chamandi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Iliou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lhermusier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487318808638" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01477219v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foucrier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupont" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ouattara" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-1780-3" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01626753v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leblanc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Woimant" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2017.13889" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544034v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2016.11.032" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K848R3P6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656483v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.117.030798" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021341v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.116.025198" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813449v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Feldman" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amsallem" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sorbets" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872615626354" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493184v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Rosenzwajg" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Languille" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Hygino" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dahan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.01.012" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609882v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Juge" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Doursounian" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sautet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2016-000429" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514436v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caudron" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872615610893" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590928v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouilleres" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897573v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafont" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Riant" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2016.12.005" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490466v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plaisier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016040449" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685342v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalife Khalife" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.05.001" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMHFPT2C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019556v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Yayehd" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Kenon N'Da" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belle" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hanssen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.08.004" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020160v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aissaoui" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Puymirat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Juilliere" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jourdain" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanchard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260658v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2015.09.043" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93PZ3QHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429191v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissoui" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.i4801" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357786v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Rooryck" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Makhlouf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0161-5" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514437v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehv567" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413298v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquemin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leclercq" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.08.191" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-836PJ786-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019682v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pouche" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ruidavets" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri&#232;res" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Iliou" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Douard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020944v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Mega" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl Close" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Wiviott" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Man" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duvvuru" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903754v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rullier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2016.67.6049" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465836v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schiele" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meneveau" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/openhrt-2015-000384" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441551v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pouche" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruidavets" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.09.009" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515297v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Massoullie" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wintzer-Wehekind" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mulliez" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.01.012" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514448v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Donataccio" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Parapid" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2015.08.065" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDG0TJDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260461v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Guyot-Rousseau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Erick Claessens" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugli" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-1049-7" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250152v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rousseau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-1139-6" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376843v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Metghalchi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Ponnuswamy" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.004" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514438v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dentan" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2015.03.333" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTNQR3R8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194723v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Goulet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ray" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12873-015-0046-1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514451v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martelet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2015.07.004" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6LS0ZCQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514439v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lemarie" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derive" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouazza" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.305628" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281635v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hejblum" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Truchis" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1377-6" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514446v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vladimir Ennezat" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872614544857" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514444v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bouc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Brunel" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-3968" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03034173v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weber" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2013.10.070" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311315v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith a A Fox" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Fitzgerald" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Huang" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Carruthers" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004425" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03039961v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.113.005874" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034496v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Puymirat" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carli" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03034250v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bougouin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marijon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puymirat" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defaye" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Celermajer" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht453" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034415v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Isorni" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2014.09.023" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LTWKDVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148704v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nabi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pannier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000288" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03033862v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2014.06.011" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01074199v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefoy-Cudraz" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-1446656168127984" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313020v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-014-0516-y" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03039893v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sellier-Leclerc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Michel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gautheret-Dejean" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-014-2860-1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148267v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.00302" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044536v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Meyer" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2012-202119" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-KZ7BQFCV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806654v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.03.044" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877944v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Colombel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305763" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03040588v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Andr&#233;" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lim" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2013.194" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WD3KHBQD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926603v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4404" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548289v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Parc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-417" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683356v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadi&#233;" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laharie" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dupas" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.22889" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843423v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fourny" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drouet" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mulak" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2011.11.015" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00812261v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilard" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.110.965640" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645192v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vienne" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cosnes" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Baudry" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Bouhnik" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2011.04711.x" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631539v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarash Khosrotehrani" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chevaux" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.06.050" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370849v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavelot" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1224-z" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D069F8A5D8BB68AE9439306DF79F0631AC2F2BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00683334v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robert" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Gerotziafas" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Torchin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2009.00747.x" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PKJSB51-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466312v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brousse" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bouvier" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Colombel" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;mann" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(09)61302-7" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF0GXMZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428118v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Danchin" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri&#232;res" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Steg" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cottin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998813v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadiere" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Potteaux" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline P&#233;zard" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.745091" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573387v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Moore" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juillet" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baduel" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bernaud" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007042" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573416v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007043" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552630v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weissenburger" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weissenburger J." TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard J." TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly C." TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daguenel A." TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514192v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzery" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30389-5" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514197v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30058-1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>