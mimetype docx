--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -165,219 +165,219 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (159)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (160)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of anti-inflammatory therapy in acute heart failure: a systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Methodological expectations for demonstration of health product effectiveness by observational studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beth Davison</w:t>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Abbate</w:t>
+                <w:t xml:space="preserve">Olivier Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gad Cotter</w:t>
+                <w:t xml:space="preserve">Olivier Chassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingo Pascual-Figal</w:t>
+                <w:t xml:space="preserve">Claire Le-Jeunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin van Tassell</w:t>
+                <w:t xml:space="preserve">Isabelle Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Failure Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (3), pp.575-587. </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (1), pp.47-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10741-025-10491-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05399864v1</w:t>
+                <w:t xml:space="preserve">hal-04867706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating recruitment in clinical trials: A strategic challenge</w:t>
+                <w:t xml:space="preserve">Accélérer les recrutements dans les essais cliniques : un défi stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Deplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Galaup</w:t>
@@ -424,15857 +424,15845 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 81 (1), pp.19-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2025.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2025.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455710v1</w:t>
+                <w:t xml:space="preserve">hal-05455729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota alterations are linked to COVID-19 severity in North African and European populations</w:t>
+                <w:t xml:space="preserve">The Effects of Burst Steroid Therapy on Short-term Decongestion in Acute Heart Failure Patients With Pro-inflammatory Activation: A Post Hoc Analysis of the CORTAHF Randomized, Open-label, Pilot Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Bredon</w:t>
+                <w:t xml:space="preserve">Jan Biegus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hausfater</w:t>
+                <w:t xml:space="preserve">Gad Cotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Khalki</w:t>
+                <w:t xml:space="preserve">Beth Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Tijani</w:t>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Cheikh</w:t>
+                <w:t xml:space="preserve">Adriaan Voors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.106. </w:t>
+              <w:t xml:space="preserve">Journal of Cardiac Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.354-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-025-00733-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cardfail.2024.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05376814v1</w:t>
+                <w:t xml:space="preserve">inserm-05406480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological expectations for demonstration of health product effectiveness by observational studies</w:t>
+                <w:t xml:space="preserve">Association of early doses of diuretics and nitrates in acute heart failure with 30 days outcomes: ancillary analysis of ELISABETH study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cucherat</w:t>
+                <w:t xml:space="preserve">Judith Gorlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Demarcq</w:t>
+                <w:t xml:space="preserve">Célia Nekrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chassany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Borget</w:t>
+                <w:t xml:space="preserve">Òscar Miró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.10.062⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.46-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000001165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867706v1</w:t>
+                <w:t xml:space="preserve">inserm-05406754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélérer les recrutements dans les essais cliniques : un défi stratégique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bayle</w:t>
+                <w:t xml:space="preserve">Beta-variant recombinant SARS CoV-2 vaccine induces durable cross-reactive antibodies against Omicron BA variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachna Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifany Machabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleine Konaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2025.11.009⟩</w:t>
+              <w:t xml:space="preserve">Communications Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43856-024-00675-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455729v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Burst Steroid Therapy on Short-term Decongestion in Acute Heart Failure Patients With Pro-inflammatory Activation: A Post Hoc Analysis of the CORTAHF Randomized, Open-label, Pilot Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adriaan Voors</w:t>
+                <w:t xml:space="preserve">Blood Transfusion in Patients With Acute Myocardial Infarction, Anemia, and Heart Failure: Lessons From MINT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Goldsweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouleti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiac Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cardfail.2024.09.002⟩</w:t>
+              <w:t xml:space="preserve">Circulation. Heart failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.e012495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCHEARTFAILURE.124.012495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05406480v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Transfusion in Patients With Acute Myocardial Infarction, Anemia, and Heart Failure: Lessons From MINT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brian Potter</w:t>
+                <w:t xml:space="preserve">Assessment of quitting versus using aspirin therapy in patients with stabilized coronary artery disease after stenting who require long-term oral anticoagulation: Rationale for and design of the AQUATIC double-blind randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation. Heart failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCHEARTFAILURE.124.012495⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (5), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416655v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-variant recombinant SARS CoV-2 vaccine induces durable cross-reactive antibodies against Omicron BA variants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+                <w:t xml:space="preserve">The Effects of Burst Steroid Therapy on Short-term Decongestion in Acute Heart Failure Patients With Pro-inflammatory Activation: A Post Hoc Analysis of the CORTAHF Randomized, Open-label, Pilot Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Biegus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriaan Voors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43856-024-00675-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiac Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.354-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cardfail.2024.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920860v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05400745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of quitting versus using aspirin therapy in patients with stabilized coronary artery disease after stenting who require long-term oral anticoagulation: Rationale for and design of the AQUATIC double-blind randomized trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Vicaut</w:t>
+                <w:t xml:space="preserve">Burst steroid therapy and quality of life in patients with acute heart failure: Insights from the CORTAHF trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pagnesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriaan Voors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.01.006⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.1620-1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.15235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109967v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05399872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of early doses of diuretics and nitrates in acute heart failure with 30 days outcomes: ancillary analysis of ELISABETH study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beth Davison</w:t>
+                <w:t xml:space="preserve">Accelerating recruitment in clinical trials: A strategic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Deplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Trillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000001165⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (1), pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2025.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05406754v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burst steroid therapy and quality of life in patients with acute heart failure: Insights from the CORTAHF trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of anti-inflammatory therapy in acute heart failure: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Abbate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gad Cotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adriaan Voors</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo Pascual-Figal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Tassell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.15235⟩</w:t>
+              <w:t xml:space="preserve">Heart Failure Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.575-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10741-025-10491-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05399872v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05399864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Burst Steroid Therapy on Short-term Decongestion in Acute Heart Failure Patients With Pro-inflammatory Activation: A Post Hoc Analysis of the CORTAHF Randomized, Open-label, Pilot Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adriaan Voors</w:t>
+                <w:t xml:space="preserve">Gut microbiota alterations are linked to COVID-19 severity in North African and European populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hausfater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiac Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cardfail.2024.09.002⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-025-00733-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05400745v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05376814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Monitoring Committees and clinical trials: from scientific justification to organisation</w:t>
+                <w:t xml:space="preserve">Type 2 diabetes mellitus in acute myocardial infarction: a persistent significant burden on long-term mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Locher</w:t>
+                <w:t xml:space="preserve">Frédéric Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvy Laporte</w:t>
+                <w:t xml:space="preserve">Vincent Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Derambure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chassany</w:t>
+                <w:t xml:space="preserve">François Schiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Girault</w:t>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.12.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1401569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2024.1401569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350974v1</w:t>
+                <w:t xml:space="preserve">hal-05584913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Year Outcomes With Fractional Flow Reserve–Guided or Angiography-Guided Multivessel Percutaneous Coronary Intervention for Myocardial Infarction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comité de surveillance indépendant dans les essais cliniques : de la justification scientifique à l’organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+                <w:t xml:space="preserve">Clara Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montalescot</w:t>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Derambure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.123.013913⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (1), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068047v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 2 diabetes mellitus in acute myocardial infarction: a persistent significant burden on long-term mortality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bataille</w:t>
+                <w:t xml:space="preserve">Burst steroid therapy for acute heart failure: The CORTAHF randomized, open‐label, pilot trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriaan Voors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Schiele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fayol</w:t>
+                <w:t xml:space="preserve">Christopher Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2024.1401569⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (10), pp.2282-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejhf.3452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05584913v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05406706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comité de surveillance indépendant dans les essais cliniques : de la justification scientifique à l’organisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Girault</w:t>
+                <w:t xml:space="preserve">Effect of the 1-h bundle on mortality in patients with suspected sepsis in the emergency department: a stepped wedge cluster randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cancella de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Lebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.10.013⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (7), pp.1086-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-024-07509-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286449v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burst steroid therapy for acute heart failure: The CORTAHF randomized, open‐label, pilot trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Edwards</w:t>
+                <w:t xml:space="preserve">Restrictive or Liberal Transfusion Strategy in Patients With Acute Myocardial Infarction and Anemia: 6-Month Mortality in the MINT Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mori Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150 (13), pp.1064-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.124.069917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejhf.3452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-05406706v1</w:t>
+                <w:t xml:space="preserve">hal-05404572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the 1-h bundle on mortality in patients with suspected sepsis in the emergency department: a stepped wedge cluster randomized clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lafon</w:t>
+                <w:t xml:space="preserve">Whole blood transcriptome signature predicts severe forms of COVID-19: Results from the COVIDeF cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Armignacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Francesca Birtolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel de Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-024-07509-1⟩</w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (3), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-024-01359-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660038v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrictive or Liberal Transfusion Strategy in Patients With Acute Myocardial Infarction and Anemia: 6-Month Mortality in the MINT Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Alexander</w:t>
+                <w:t xml:space="preserve">Corticosteroid burst therapy in patients with acute heart failure: Design of the CORTAHF pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriaan Voors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.124.069917⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), pp.2672-2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.14930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404572v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05461100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid burst therapy in patients with acute heart failure: Design of the CORTAHF pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Monitoring Committees and clinical trials: from scientific justification to organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Derambure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gad Cotter</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adriaan Voors</w:t>
+                <w:t xml:space="preserve">Olivier Chassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.14930⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (1), pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05461100v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole blood transcriptome signature predicts severe forms of COVID-19: Results from the COVIDeF cohort study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Francesca Birtolo</w:t>
+                <w:t xml:space="preserve">Three-Year Outcomes With Fractional Flow Reserve–Guided or Angiography-Guided Multivessel Percutaneous Coronary Intervention for Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel de Murat</w:t>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (3), pp.107. </w:t>
+              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.e013913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10142-024-01359-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.123.013913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409924v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified screening for SARS-CoV-2 in 18 emergency departments in the Paris metropolitan area, France (DEPIST-COVID): A cluster-randomized, two-period, crossover trial</w:t>
+                <w:t xml:space="preserve">Restrictive or Liberal Transfusion Strategy in Myocardial Infarction and Anemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Leblanc</w:t>
+                <w:t xml:space="preserve">Jeffrey Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mori Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisbeth Dusserre-Telmon</w:t>
+                <w:t xml:space="preserve">Paul C. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">Shaun G. Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara E Sabbatini</w:t>
+                <w:t xml:space="preserve">Marnie Bertolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (12), pp.e1004317. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 389 (26), pp.2446-2456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2307983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05296530v1</w:t>
+                <w:t xml:space="preserve">hal-05086219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrictive or Liberal Transfusion Strategy in Myocardial Infarction and Anemia</w:t>
+                <w:t xml:space="preserve">Overnight Stay in the Emergency Department and Mortality in Older Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Carson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Mori Brooks</w:t>
+                <w:t xml:space="preserve">Melanie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C. Hébert</w:t>
+                <w:t xml:space="preserve">Dorian Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaun G. Goodman</w:t>
+                <w:t xml:space="preserve">Youri Yordanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marnie Bertolet</w:t>
+                <w:t xml:space="preserve">Frederic Balen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2307983⟩</w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 183 (12), pp.1378-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2023.5961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086219v1</w:t>
+                <w:t xml:space="preserve">hal-05601622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationale and design of the direct oral anticoagulants for prevention of left ventricular thrombus after anterior acute myocardial infarction (APERITIF) trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 266, pp.98-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ahj.2023.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Year Major Cardiovascular Events After Restrictive Versus Liberal Blood Transfusion Strategy in Patients With Acute Myocardial Infarction and Anemia: The REALITY Randomized Trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensified screening for SARS-CoV-2 in 18 emergency departments in the Paris metropolitan area, France (DEPIST-COVID): A cluster-randomized, two-period, crossover trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Ducrocq</w:t>
+                <w:t xml:space="preserve">Judith Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cachanado</w:t>
+                <w:t xml:space="preserve">Lisbeth Dusserre-Telmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara E Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/circulationaha.121.057909⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (12), pp.e1004317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464660v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05296530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duct-to-duct biliary reconstruction with or without an intraductal removable stent in liver transplantation: The BILIDRAIN-T multicentric randomised trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outpatient healthcare and clinical trials in the care pathway: Organisational and regulatory aspects and tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaelle Brustia</w:t>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Dondero</w:t>
+                <w:t xml:space="preserve">Vincent Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Herrero</w:t>
+                <w:t xml:space="preserve">Luc Duchossoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan-Michel Behier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2022.100530⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (1), pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168636v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outpatient healthcare and clinical trials in the care pathway: Organisational and regulatory aspects and tools</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duct-to-duct biliary reconstruction with or without an intraductal removable stent in liver transplantation: The BILIDRAIN-T multicentric randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Duchossoy</w:t>
+                <w:t xml:space="preserve">Claire Goumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Anglaret</w:t>
+                <w:t xml:space="preserve">Emmanuel Boleslawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehan-Michel Behier</w:t>
+                <w:t xml:space="preserve">Rafaelle Brustia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Dondero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.01.004⟩</w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (10), pp.100530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2022.100530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554672v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immediate versus staged complete myocardial revascularization in patients with ST-segment elevation myocardial infarction and multivessel disease: a post hoc analysis of the randomized FLOWER-MI trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lemesle</w:t>
+                <w:t xml:space="preserve">« Médecine de ville et essai clinique dans le parcours de soins : aspects organisationnels, réglementaires, outils »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Duchossoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan-Michel Behier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.05.011⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (1), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002192v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Médecine de ville et essai clinique dans le parcours de soins : aspects organisationnels, réglementaires, outils »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jehan-Michel Behier</w:t>
+                <w:t xml:space="preserve">Comparison of Patients Infected With Delta Versus Omicron COVID-19 Variants Presenting to Paris Emergency Departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Visseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kassasseya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.01.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175 (6), pp.831-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/M22-0308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554653v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Patients Infected With Delta Versus Omicron COVID-19 Variants Presenting to Paris Emergency Departments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immediate versus staged complete myocardial revascularization in patients with ST-segment elevation myocardial infarction and multivessel disease: a post hoc analysis of the randomized FLOWER-MI trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Fémy</w:t>
+                <w:t xml:space="preserve">Victoria Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7326/M22-0308⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (10), pp.496-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615584v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic evaluation of restrictive vs. liberal transfusion strategy following acute myocardial infarction (REALITY): trial-based cost–effectiveness and cost–utility analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Frenkiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Avendano-Solá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcac029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Year Major Cardiovascular Events After Restrictive Versus Liberal Blood Transfusion Strategy in Patients With Acute Myocardial Infarction and Anemia: The REALITY Randomized Trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Immunogenicity and reactogenicity of heterologous and homologous mRNA-1273 and BNT162b2 vaccination: A multicenter non-inferiority randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ninove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lachatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.057909⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.101444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053109v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence, Characteristics, and Outcomes of Ventricular Fibrillation Complicating Acute Myocardial Infarction in Women Admitted Alive in the Hospital</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eloi Marijon</w:t>
+                <w:t xml:space="preserve">One-Year Major Cardiovascular Events After Restrictive Versus Liberal Blood Transfusion Strategy in Patients With Acute Myocardial Infarction and Anemia: The REALITY Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gonzalez-Juanatey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar Narayanan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Defaye</w:t>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.122.025959⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145 (6), pp.486-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.057909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480141v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 8 versus 15 days of antibiotic therapy for Pseudomonas aeruginosa ventilator-associated pneumonia in adults: a randomized, controlled, open-label trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ventricular fibrillation in acute myocardial infarction: 20-year trends in the FAST-MI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Monsel</w:t>
+                <w:t xml:space="preserve">Rodrigue Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Marijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06690-5⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (47), pp.4887-4896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehac579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906454v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenicity and reactogenicity of heterologous and homologous mRNA-1273 and BNT162b2 vaccination: A multicenter non-inferiority randomized trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence, Characteristics, and Outcomes of Ventricular Fibrillation Complicating Acute Myocardial Infarction in Women Admitted Alive in the Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Weizman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Marijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Janssen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Michon</w:t>
+                <w:t xml:space="preserve">Kumar Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101444⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (17), pp.e025959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.122.025959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690369v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventricular fibrillation in acute myocardial infarction: 20-year trends in the FAST-MI study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Anselme</w:t>
+                <w:t xml:space="preserve">Comparison of 8 versus 15 days of antibiotic therapy for Pseudomonas aeruginosa ventilator-associated pneumonia in adults: a randomized, controlled, open-label trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehac579⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (7), pp.841-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06690-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468109v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic CD8+ T cells promote granzyme B-dependent adverse post-ischemic cardiac remodeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">One-Year Major Cardiovascular Events After Restrictive Versus Liberal Blood Transfusion Strategy in Patients With Acute Myocardial Infarction and Anemia: The REALITY Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gonzalez-Juanatey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cachanado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Seghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145 (6), pp.486-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/circulationaha.121.057909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21737-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03176357v1</w:t>
+                <w:t xml:space="preserve">hal-04464660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DIGICOD cohort: a hospital-based observational prospective cohort of patients with hand osteoarthritis - methodology and baseline characteristics of the population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxic CD8+ T cells promote granzyme B-dependent adverse post-ischemic cardiac remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Maheu</w:t>
+                <w:t xml:space="preserve">Icía Santos-Zas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel D Crema</w:t>
+                <w:t xml:space="preserve">Jérémie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Touati</w:t>
+                <w:t xml:space="preserve">Ivana Zlatanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Courties</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Seghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 88 (4), pp.105171. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2021.105171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21737-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169859v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous Myocardial Revascularization in Late-Presenting Patients With STEMI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The DIGICOD cohort: a hospital-based observational prospective cohort of patients with hand osteoarthritis - methodology and baseline characteristics of the population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Gerbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bataille</w:t>
+                <w:t xml:space="preserve">Jérémie Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Coste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+                <w:t xml:space="preserve">Emmanuel Maheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel D Crema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.07.039⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (4), pp.105171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2021.105171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626432v1</w:t>
+                <w:t xml:space="preserve">hal-03169859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des études mono-bras aux études de comparaison externe. Considérations méthodologiques et recommandations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Cucherat</w:t>
+                <w:t xml:space="preserve">Percutaneous Myocardial Revascularization in Late-Presenting Patients With STEMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvy Laporte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne d'Andon</w:t>
+                <w:t xml:space="preserve">Vincent Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (13), pp.1291-1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.07.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02498631v1</w:t>
+                <w:t xml:space="preserve">hal-03626432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation, Validation, and Prognostic Utility of a Prediction Rule for Nonresponse to Clopidogrel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">Effect of an Emergency Department Care Bundle on 30-Day Hospital Discharge and Survival Among Elderly Patients With Acute Heart Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bergmeijer</w:t>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Yordanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Gorlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (5), pp.606-617. </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 324 (19), pp.1948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcin.2020.01.226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jama.2020.19378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030882v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an Emergency Department Care Bundle on 30-Day Hospital Discharge and Survival Among Elderly Patients With Acute Heart Failure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fecal microbiota transplantation to maintain remission in Crohn’s disease: a pilot randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youri Yordanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Gorlicki</w:t>
+                <w:t xml:space="preserve">Cecilia Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Montil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2020.19378⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-020-0792-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051402v1</w:t>
+                <w:t xml:space="preserve">hal-03031236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in cardiogenic shock complicating acute myocardial infarction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Chronic Kidney Disease, Diabetes, and Risk of Mortality After Acute Myocardial Infarction: Insight From the FAST-MI Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejhf.1750⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (3), pp.e43-e44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc19-2209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028720v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Kidney Disease, Diabetes, and Risk of Mortality After Acute Myocardial Infarction: Insight From the FAST-MI Program</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term outcomes after acute myocardial infarction in patients with familial hypercholesterolemia: The French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Farnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marianne Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/dc19-2209⟩</w:t>
+              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.352-360.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacl.2020.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030826v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal microbiota transplantation to maintain remission in Crohn’s disease: a pilot randomized controlled study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in cardiogenic shock complicating acute myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Seksik</w:t>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Berard</w:t>
+                <w:t xml:space="preserve">Clément Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Montil</w:t>
+                <w:t xml:space="preserve">Sofia Ortuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-020-0792-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.664-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejhf.1750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031236v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcomes after acute myocardial infarction in patients with familial hypercholesterolemia: The French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction program</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+                <w:t xml:space="preserve">Association Between Pulmonary Embolism and COVID‐19 in Emergency Department Patients Undergoing Computed Tomography Pulmonary Angiogram: The PEPCOV International Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cottin</w:t>
+                <w:t xml:space="preserve">Marie Drogrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Òscar Miró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Marra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Féral-Pierssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacl.2020.03.008⟩</w:t>
+              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (9), pp.811-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acem.14096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028699v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Pulmonary Embolism and COVID‐19 in Emergency Department Patients Undergoing Computed Tomography Pulmonary Angiogram: The PEPCOV International Retrospective Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-intensity lipid-lowering regimens in patients with stable coronary artery disease: the intriguing question of all-cause mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acem.14096⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.328 - 330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjcvp/pvz049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948943v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity lipid-lowering regimens in patients with stable coronary artery disease: the intriguing question of all-cause mortality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Rationale and design of the Flow Evaluation to Guide Revascularization in Multivessel ST-Elevation Myocardial Infarction (FLOWER-MI) trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjcvp/pvz049⟩</w:t>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2019.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028620v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationale and design of the Flow Evaluation to Guide Revascularization in Multivessel ST-Elevation Myocardial Infarction (FLOWER-MI) trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Association between rs4149056 variant in SLCO1B1 and early discontinuation of statin after acute myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Verstuyft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Steg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2019.12.015⟩</w:t>
+              <w:t xml:space="preserve">Pharmacogenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/pgs-2019-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555340v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between rs4149056 variant in SLCO1B1 and early discontinuation of statin after acute myocardial infarction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FAST-MI Investigators. Five-year outcomes following timely primary percutaneous intervention, late primary percutaneous intervention, or a pharmaco-invasive strategy in ST-segment elevation myocardial infarction: the FAST-MI programme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Kotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+                <w:t xml:space="preserve">N. Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030796v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAST-MI Investigators. Five-year outcomes following timely primary percutaneous intervention, late primary percutaneous intervention, or a pharmaco-invasive strategy in ST-segment elevation myocardial infarction: the FAST-MI programme.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking Strain Engraftment in Fecal Microbiota Transplantation With Maintenance of Remission in Crohn’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Belle</w:t>
+                <w:t xml:space="preserve">Lingjia Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cayla</w:t>
+                <w:t xml:space="preserve">Jason Lloyd-Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommi Vatanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2020.08.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031200v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Strain Engraftment in Fecal Microbiota Transplantation With Maintenance of Remission in Crohn’s Disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Seksik</w:t>
+                <w:t xml:space="preserve">Five-year outcomes following timely primary percutaneous intervention, late primary percutaneous intervention, or a pharmaco-invasive strategy in ST-segment elevation myocardial infarction: the FAST-MI programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
+                <w:t xml:space="preserve">Batric Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2020.08.045⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (7), pp.858-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehz665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030862v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F2R polymorphisms and clopidogrel efficacy and safety in patients with minor stroke or TIA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of Factor V Leiden With Subsequent Atherothrombotic Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Li</w:t>
+                <w:t xml:space="preserve">Bakhtawar Mahmoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yilong Wang</w:t>
+                <w:t xml:space="preserve">Vinicius Tragante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xia Meng</w:t>
+                <w:t xml:space="preserve">Marcus Kleber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amand Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000011078⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (6), pp.546-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.045526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028704v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-year outcomes following timely primary percutaneous intervention, late primary percutaneous intervention, or a pharmaco-invasive strategy in ST-segment elevation myocardial infarction: the FAST-MI programme</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F2R polymorphisms and clopidogrel efficacy and safety in patients with minor stroke or TIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Belle</w:t>
+                <w:t xml:space="preserve">Yuesong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runqi Wangqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehz665⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.10.1212/WNL.0000000000011078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000011078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293653v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Factor V Leiden With Subsequent Atherothrombotic Events</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applicability of the REDUCE‐IT trial to the FAST‐MI registry. Are the results of randomized trials relevant in routine clinical practice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amand Schmidt</w:t>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (6), pp.546-555. </w:t>
+              <w:t xml:space="preserve">Clinical Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (11), pp.1260 - 1265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.045526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/clc.23437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031225v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From single-arm studies to externally controlled studies. Methodological considerations and guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvy Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehan-Michel Behier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne d'Andon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (1), pp.21-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.therap.2019.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital admissions for acute myocardial infarction before and after lockdown according to regional prevalence of COVID-19 and patient profile in France: a registry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Mesnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (10), pp.e536-e542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s2468-2667(20)30188-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of the REDUCE‐IT trial to the FAST‐MI registry. Are the results of randomized trials relevant in routine clinical practice?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Schiele</w:t>
+                <w:t xml:space="preserve">Des études mono-bras aux études de comparaison externe. Considérations méthodologiques et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan-Michel Behier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne d'Andon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (1), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/clc.23437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03028635v1</w:t>
+                <w:t xml:space="preserve">hal-02498631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol: exploring the efficacy of cyclophosphamide added to corticosteroids for treating acute exacerbation of idiopathic pulmonary fibrosis; a randomized double-blind, placebo-controlled, multi-center phase III trial (EXAFIP)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derivation, Validation, and Prognostic Utility of a Prediction Rule for Nonresponse to Clopidogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Montil</w:t>
+                <w:t xml:space="preserve">Dominick Angiolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Cadranel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Cachanado</w:t>
+                <w:t xml:space="preserve">Davide Capodanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cottin</w:t>
+                <w:t xml:space="preserve">Thomas Bergmeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.75. </w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.606-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12890-019-0830-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcin.2020.01.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120788v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and comprehensive care bundle in the elderly for acute heart failure in the emergency department: study protocol of the ELISABETH stepped-wedge cluster randomized trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcome associated with prescription of cardiac rehabilitation according to predicted risk after acute myocardial infarction: Insights from the FAST-MI registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Salhi</w:t>
+                <w:t xml:space="preserve">Hanna Debiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lemaître</w:t>
+                <w:t xml:space="preserve">Claire Dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Letouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vivarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3188-8⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112 (8-9), pp.459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024674v1</w:t>
+                <w:t xml:space="preserve">hal-03026552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between ABCB1 Polymorphisms and Outcomes of Clopidogrel Treatment in Patients With Minor Stroke or Transient Ischemic Attack</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Claiborne Claiborne Johnston</w:t>
+                <w:t xml:space="preserve">In familial Mediterranean fever, soluble TREM-1 plasma level is higher in case of amyloidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gorlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Giurgea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (8), pp.487-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1753425919870847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028088v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics and Pharmacodynamics of Once-daily Prolonged-release Tacrolimus in Liver Transplant Recipients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nassim Kamar</w:t>
+                <w:t xml:space="preserve">Predicting risk of cardiovascular events 1 to 3 years post-myocardial infarction using a global registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Pocock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gregson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio G Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinthera.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clc.23283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361850v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-hospital outcomes and 5-year mortality following an acute myocardial infarction in patients with a history of cancer: Results from the French registry on Acute ST-elevation or non-ST-elevation myocardial infarction (FAST-MI) 2005 cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+                <w:t xml:space="preserve">Prevalence of pulmonary embolism in emergency department patients with isolated syncope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Damas-Perrichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Feral-Pierssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.06.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.458-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000000625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03026055v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In familial Mediterranean fever, soluble TREM-1 plasma level is higher in case of amyloidosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Serum level of soluble triggering receptor expressed on myeloid cells-1 (sTREM-1) is a biomarker of synovitis in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gorlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Gottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina Giurgea</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafid Ait-Oufella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innate Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1753425919870847⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (9), pp.1616-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1756-185X.13656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028145v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome associated with prescription of cardiac rehabilitation according to predicted risk after acute myocardial infarction: Insights from the FAST-MI registries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Vivarelli</w:t>
+                <w:t xml:space="preserve">Ticagrelor in patients with diabetes and stable coronary artery disease with a history of previous percutaneous coronary intervention (THEMIS-PCI): a phase 3, placebo-controlled, randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak L Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamir Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence A. Leiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.04.002⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 394 (10204), pp.1169-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(19)31887-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026552v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting risk of cardiovascular events 1 to 3 years post-myocardial infarction using a global registry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does A Longer Waiting Period After Neoadjuvant Radio-chemotherapy Improve the Oncological Prognosis of Rectal Cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Y. Chen</w:t>
+                <w:t xml:space="preserve">Jérémie H. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio G Cohen</w:t>
+                <w:t xml:space="preserve">Laurent Mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Denost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clc.23283⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270 (5), pp.747-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000003530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372073v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of pulmonary embolism in emergency department patients with isolated syncope</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Truchot</w:t>
+                <w:t xml:space="preserve">Ticagrelor in Patients with Stable Coronary Disease and Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Damas-Perrichet</w:t>
+                <w:t xml:space="preserve">Deepak Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Feral-Pierssens</w:t>
+                <w:t xml:space="preserve">Kim Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamir Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (6), pp.458-461. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 381 (14), pp.1309-1320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000000625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1908077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387088v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does A Longer Waiting Period After Neoadjuvant Radio-chemotherapy Improve the Oncological Prognosis of Rectal Cancer?</w:t>
+                <w:t xml:space="preserve">Innate gene signature distinguishes humoral versus cytotoxic responses to influenza vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie H. Lefevre</w:t>
+                <w:t xml:space="preserve">Elena Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mineur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Cachanado</w:t>
+                <w:t xml:space="preserve">Olivia Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Denost</w:t>
+                <w:t xml:space="preserve">Angèle Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rouanet</w:t>
+                <w:t xml:space="preserve">Pierre Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 270 (5), pp.747-754. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (5), pp.1960-1971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000003530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci125372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775499v1</w:t>
+                <w:t xml:space="preserve">hal-03160706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticagrelor in patients with diabetes and stable coronary artery disease with a history of previous percutaneous coronary intervention (THEMIS-PCI): a phase 3, placebo-controlled, randomised trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The FAST-MI 2005-2010-2015 registries in the light of the COMPASS trial: The COMPASS criteria applied to a post-MI population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak L Bhatt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">Keith A.A. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(19)31887-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 278, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.11.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797875v1</w:t>
+                <w:t xml:space="preserve">hal-01960239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum level of soluble triggering receptor expressed on myeloid cells-1 (sTREM-1) is a biomarker of synovitis in rheumatoid arthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Gorlier</w:t>
+                <w:t xml:space="preserve">Quel impact du nouveau règlement européen sur la protection des données sur la recherche clinique et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric Gottenberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">Aurelie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafid Ait-Oufella</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Bertoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1756-185X.13656⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291828v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate gene signature distinguishes humoral versus cytotoxic responses to influenza vaccination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute dual antiplatelet therapy for minor ischaemic stroke or transient ischaemic attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bonduelle</w:t>
+                <w:t xml:space="preserve">Yongjun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Soria</w:t>
+                <w:t xml:space="preserve">S Claiborne Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Loulergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+                <w:t xml:space="preserve">Philip Bath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Grotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuesong Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci125372⟩</w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.l895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.l895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160706v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FAST-MI 2005-2010-2015 registries in the light of the COMPASS trial: The COMPASS criteria applied to a post-MI population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Twenty-year trends in profile, management and outcomes of patients with ST-segment elevation myocardial infarction according to use of reperfusion therapy: Data from the FAST-MI program 1995-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Keith A.A. Fox</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyer Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.11.138⟩</w:t>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, pp.97-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960239v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticagrelor in Patients with Stable Coronary Disease and Diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shamir Mehta</w:t>
+                <w:t xml:space="preserve">Subsequent Event Risk in Individuals With Established Coronary Heart Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riyaz Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Tragante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amand Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Mccubrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1908077⟩</w:t>
+              <w:t xml:space="preserve">Circulation: Genomic and Precision Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCGEN.119.002470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859897v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact du nouveau règlement européen sur la protection des données sur la recherche clinique et recommandations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmacokinetics and Pharmacodynamics of Once-daily Prolonged-release Tacrolimus in Liver Transplant Recipients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Guerin</w:t>
+                <w:t xml:space="preserve">Marie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Bertoye</w:t>
+                <w:t xml:space="preserve">Alicja Puszkiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boidin</w:t>
+                <w:t xml:space="preserve">Filomena Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.11.008⟩</w:t>
+              <w:t xml:space="preserve">Clinical Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (5), pp.882-896.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinthera.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082395v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute dual antiplatelet therapy for minor ischaemic stroke or transient ischaemic attack</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Claiborne Johnston</w:t>
+                <w:t xml:space="preserve">Early and comprehensive care bundle in the elderly for acute heart failure in the emergency department: study protocol of the ELISABETH stepped-wedge cluster randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Gorlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Bath</w:t>
+                <w:t xml:space="preserve">Sarah Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Grotta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuesong Pan</w:t>
+                <w:t xml:space="preserve">Vanessa Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.l895. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmj.l895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3188-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028263v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsequent Event Risk in Individuals With Established Coronary Heart Disease</w:t>
+                <w:t xml:space="preserve">In-hospital outcomes and 5-year mortality following an acute myocardial infarction in patients with a history of cancer: Results from the French registry on Acute ST-elevation or non-ST-elevation myocardial infarction (FAST-MI) 2005 cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riyaz Patel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amand Schmidt</w:t>
+                <w:t xml:space="preserve">Stephane Ederhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Mccubrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Holmes</w:t>
+                <w:t xml:space="preserve">Ariel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation: Genomic and Precision Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCGEN.119.002470⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.657 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028403v1</w:t>
+                <w:t xml:space="preserve">inserm-03026055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-year trends in profile, management and outcomes of patients with ST-segment elevation myocardial infarction according to use of reperfusion therapy: Data from the FAST-MI program 1995-2015</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Meyer Elbaz</w:t>
+                <w:t xml:space="preserve">Association Between ABCB1 Polymorphisms and Outcomes of Clopidogrel Treatment in Patients With Minor Stroke or Transient Ischemic Attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuesong Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Henry</w:t>
+                <w:t xml:space="preserve">Weiqi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Claiborne Claiborne Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (5), pp.552</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152119v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response by Puymirat et al to Letter Regarding Article, “Acute Myocardial Infarction Changes in Patient Characteristics, Management, and 6-Month Outcomes Over a Period of 20 Years in the FAST-MI Program (French Registry of Acute ST Elevation or Non-ST-Elevation Myocardial Infarction) 1995 to 2015”</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study protocol: exploring the efficacy of cyclophosphamide added to corticosteroids for treating acute exacerbation of idiopathic pulmonary fibrosis; a randomized double-blind, placebo-controlled, multi-center phase III trial (EXAFIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Montil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cadranel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.118.033969⟩</w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-019-0830-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025873v1</w:t>
+                <w:t xml:space="preserve">hal-02120788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gender on delays and early mortality in ST-segment elevation myocardial infarction: Insight from the first French Metaregistry, 2005–2012 patient-level pooled analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos El Khoury</w:t>
+                <w:t xml:space="preserve">One-Year Survival After ST-Segment-Elevation Myocardial Infarction in Relation With Prehospital Administration of Dual Antiplatelet Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.02.044⟩</w:t>
+              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.e007241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.118.007241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730188v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transethnic, Genome-Wide Analysis Reveals Immune-Related Risk Alleles and Phenotypic Correlates in Pediatric Steroid-Sensitive Nephrotic Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Vivarelli</w:t>
+                <w:t xml:space="preserve">LDL-apheresis to decrease sFlt-1 during early severe preeclampsia: Report of two cases from a discontinued phase II trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2017111185⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 231, pp.70-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02193810v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Year Survival After ST-Segment-Elevation Myocardial Infarction in Relation With Prehospital Administration of Dual Antiplatelet Therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Atherothrombotic risk stratification after acute myocardial infarction: the TIMI Risk Score for Secondary Prevention (TRS‐2P) in the light of the FAST‐MI registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coste</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc P Bonaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.118.007241⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (2), pp.227-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clc.23131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359784v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic impact of prepercutaneous coronary intervention TIMI flow in patients with ST-segment and non-ST-segment elevation myocardial infarction: Results from the FAST-MI 2010 registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 111 (2), pp.101 - 108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atherothrombotic risk stratification after acute myocardial infarction: the TIMI Risk Score for Secondary Prevention (TRS‐2P) in the light of the FAST‐MI registries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Long-term clinical outcomes in patients with cardiogenic shock according to left ventricular function: The French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clc.23131⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (11), pp.678-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899009v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDL-apheresis to decrease sFlt-1 during early severe preeclampsia: Report of two cases from a discontinued phase II trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Saheb</w:t>
+                <w:t xml:space="preserve">Genome-wide and candidate gene approaches of clopidogrel efficacy using pharmacodynamic and clinical end points—Rationale and design of the International Clopidogrel Pharmacogenomics Consortium (ICPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bergmeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Reny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Pakyz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 198, pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2017.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2018.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01950261v1</w:t>
+                <w:t xml:space="preserve">hal-03025815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term clinical outcomes in patients with cardiogenic shock according to left ventricular function: The French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) programme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonello</w:t>
+                <w:t xml:space="preserve">Hyperglycaemia is associated with cancer-related but not non-cancer-related deaths: evidence from the IPC cohort.,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lemogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297634v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal steroidogenesis and aromatase activity in preeclampsia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
+                <w:t xml:space="preserve">Effectiveness and costs of non-invasive foetal RHD genotyping in rhesus-D negative mothers: a French multicentric two-arm study of 850 women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryl Darlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Levy-Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12884-018-2114-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02384945v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide and candidate gene approaches of clopidogrel efficacy using pharmacodynamic and clinical end points—Rationale and design of the International Clopidogrel Pharmacogenomics Consortium (ICPC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joshua Lewis</w:t>
+                <w:t xml:space="preserve">Abnormal steroidogenesis and aromatase activity in preeclampsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Alfaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2017.12.010⟩</w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025815v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Placebo-Controlled Trial of Bezafibrate in Primary Biliary Cholangitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corpechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chazouillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Le Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Habersetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 378 (23), pp.2171-2181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1056/NEJMoa1714519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and costs of non-invasive foetal RHD genotyping in rhesus-D negative mothers: a French multicentric two-arm study of 850 women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Levy-Mozziconacci</w:t>
+                <w:t xml:space="preserve">Absence of correlation between radiation-induced CD8 T-lymphocyte apoptosis and sequelae in patients with prostate cancer accidentally overexposed to radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Peiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12884-018-2114-5⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (66), pp.32680-32689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416864v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperglycaemia is associated with cancer-related but not non-cancer-related deaths: evidence from the IPC cohort.,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Lemogne</w:t>
+                <w:t xml:space="preserve">Appropriate secondary prevention and clinical outcomes after acute myocardial infarction according to atherothrombotic risk stratification: The FAST-MI 2010 registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chekrallah Chamandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Iliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lhermusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (4), pp.411-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2047487318808638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022342v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of correlation between radiation-induced CD8 T-lymphocyte apoptosis and sequelae in patients with prostate cancer accidentally overexposed to radiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response by Puymirat et al to Letter Regarding Article, “Acute Myocardial Infarction Changes in Patient Characteristics, Management, and 6-Month Outcomes Over a Period of 20 Years in the FAST-MI Program (French Registry of Acute ST Elevation or Non-ST-Elevation Myocardial Infarction) 1995 to 2015”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26001⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137 (21), pp.2307-2308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.118.033969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930852v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriate secondary prevention and clinical outcomes after acute myocardial infarction according to atherothrombotic risk stratification: The FAST-MI 2010 registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lhermusier</w:t>
+                <w:t xml:space="preserve">Transethnic, Genome-Wide Analysis Reveals Immune-Related Risk Alleles and Phenotypic Correlates in Pediatric Steroid-Sensitive Nephrotic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Debiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Letouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vivarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487318808638⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (7), pp.2000-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2017111185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933677v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02193810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the duration of antibiotics on clinical events in patients with Pseudomonas aeruginosa ventilator-associated pneumonia: study protocol for a randomized controlled study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bouglé</w:t>
+                <w:t xml:space="preserve">Influence of gender on delays and early mortality in ST-segment elevation myocardial infarction: Insight from the first French Metaregistry, 2005–2012 patient-level pooled analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Manzo-Silberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Foucrier</w:t>
+                <w:t xml:space="preserve">Francis Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Dupont</w:t>
+                <w:t xml:space="preserve">Sandrine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Montravers</w:t>
+                <w:t xml:space="preserve">Vincent Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ouattara</w:t>
+                <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, pp.37. </w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 262, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-017-1780-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477219v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Systematic Intensive Care Unit Triage on Long-term Mortality Among Critically Ill Elderly Patients in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Clinical Impact of Pharmacogenomics of Clopidogrel in Stroke.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2017.13889⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135 (1), pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.116.025198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626753v1</w:t>
+                <w:t xml:space="preserve">hal-03021341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Clinical Outcomes According to Previous Manifestations of Atherosclerotic Disease (from the FAST-MI 2010 Registry).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Acute Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coste</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyer Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2016.11.032⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136 (20), pp.1908 - 1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.117.030798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01544034v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Myocardial Infarction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Long-Term Clinical Outcomes According to Previous Manifestations of Atherosclerotic Disease (from the FAST-MI 2010 Registry).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meyer Elbaz</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.117.030798⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (5), pp.692-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2016.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656483v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Impact of Pharmacogenomics of Clopidogrel in Stroke.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editor’s Choice-Medically managed patients with non–ST-elevation acute myocardial infarction have heterogeneous outcomes, based on performance of angiography and extent of coronary artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.116.025198⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.262 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2048872615626354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021341v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editor’s Choice-Medically managed patients with non–ST-elevation acute myocardial infarction have heterogeneous outcomes, based on performance of angiography and extent of coronary artery disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B- and T-cell subpopulations in patients with severe idiopathic membranous nephropathy may predict an early response to rituximab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Rosenzwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent J. Feldman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+                <w:t xml:space="preserve">Eva Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Debiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Amsallem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+                <w:t xml:space="preserve">Joana Hygino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Sorbets</w:t>
+                <w:t xml:space="preserve">Karine Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (3), pp.262 - 271. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.227-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2048872615626354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813449v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B- and T-cell subpopulations in patients with severe idiopathic membranous nephropathy may predict an early response to rituximab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognostic impact of non-compliance with guidelines-recommended times to reperfusion therapy in ST-elevation myocardial infarction. The FAST-MI 2010 registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Rosenzwajg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Dahan</w:t>
+                <w:t xml:space="preserve">Julia Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2017.01.012⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2048872615610893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493184v1</w:t>
+                <w:t xml:space="preserve">hal-01514436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiometabolic risk factors in primary centred and rotator cuff-related shoulder osteoarthritis: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levon Doursounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (1), pp.e000429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/rmdopen-2016-000429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic impact of non-compliance with guidelines-recommended times to reperfusion therapy in ST-elevation myocardial infarction. The FAST-MI 2010 registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Cottin</w:t>
+                <w:t xml:space="preserve">Changes in serum bile acid levels associated with bezafibrate add-on therapy in patients with primary biliary cholangitis and inadequate biochemical response to ursodeoxycholic acid: results from the BEZURSO trial (NCT01654731)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corpechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chazouilleres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Le Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (1, SI), pp.168A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514436v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in serum bile acid levels associated with bezafibrate add-on therapy in patients with primary biliary cholangitis and inadequate biochemical response to ursodeoxycholic acid: results from the BEZURSO trial (NCT01654731)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Rituximab for Severe Membranous Nephropathy: A 6-Month Trial with Extended Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Debiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Plaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cachanado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonia Le Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (1), pp.348-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2016040449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590928v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in One-Year Mortality in Elderly Patients Admitted with Acute Myocardial Infarction in Relation with Early Management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">French Registry on Acute ST-elevation and non−ST-elevation Myocardial Infarction 2015 (FAST-MI 2015). Design and baseline data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Riant</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalife Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjmed.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (6-7), pp.366 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897573v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituximab for Severe Membranous Nephropathy: A 6-Month Trial with Extended Follow-Up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+                <w:t xml:space="preserve">Changes in One-Year Mortality in Elderly Patients Admitted with Acute Myocardial Infarction in Relation with Early Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2016040449⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (5), pp.555 - 563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjmed.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490466v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Registry on Acute ST-elevation and non−ST-elevation Myocardial Infarction 2015 (FAST-MI 2015). Design and baseline data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coste</w:t>
+                <w:t xml:space="preserve">Impact of the duration of antibiotics on clinical events in patients with Pseudomonas aeruginosa ventilator-associated pneumonia: study protocol for a randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foucrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalife Khalife</w:t>
+                <w:t xml:space="preserve">Philippe Montravers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-017-1780-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01685342v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Takotsubo cardiomyopathy in non-academic hospitals in France: The Observational French SyndromEs of TakoTsubo (OFSETT) study.</w:t>
+                <w:t xml:space="preserve">Effect of Systematic Intensive Care Unit Triage on Long-term Mortality Among Critically Ill Elderly Patients in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlavi Yayehd</w:t>
+                <w:t xml:space="preserve">Bertrand Guidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N'Kenon N'Da</w:t>
+                <w:t xml:space="preserve">Guillaume Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Belle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bataille</w:t>
+                <w:t xml:space="preserve">Maguy Woimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hanssen</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (1), pp.4-12. </w:t>
+              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 318 (15), pp.1450-1459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jama.2017.13889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019556v1</w:t>
+                <w:t xml:space="preserve">hal-01626753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifteen-year trends in the management of cardiogenic shock and associated 1-year mortality in elderly patients with acute myocardial infarction: the FAST-MI programme.</w:t>
+                <w:t xml:space="preserve">Designing and conducting a cluster-randomized trial of ICU admission for the elderly patients: the ICE-CUB 2 study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Aissaoui</w:t>
+                <w:t xml:space="preserve">Ariane Boumendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Woimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Puymirat</w:t>
+                <w:t xml:space="preserve">François-Xavier Rooryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Juilliere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Blanchard</w:t>
+                <w:t xml:space="preserve">Foued Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-016-0161-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020160v1</w:t>
+                <w:t xml:space="preserve">hal-01357786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Infarct-related Artery Patency before Primary Percutaneous Coronary Intervention for ST-elevation Myocardial Infarction (From the FAST-MI 2010 Registry)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Do randomized clinical trial selection criteria reflect levels of risk as observed in a general population of acute myocardial infarction survivors? The PEGASUS trial in the light of the FAST-MI 2005 registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Ducrocq</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2015.09.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 223, pp.604 - 610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.08.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260658v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β blockers and mortality after myocardial infarction in patients without heart failure: multicentre prospective cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Correlates of pre-hospital morphine use in ST-elevation myocardial infarction patients and its association with in-hospital outcomes and long-term mortality: the FAST-MI (French Registry of Acute ST-elevation and non-STelevation Myocardial Infarction) programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gregory Ducrocq</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj.i4801⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (13), pp.1063-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehv567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429191v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and conducting a cluster-randomized trial of ICU admission for the elderly patients: the ICE-CUB 2 study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Rooryck</w:t>
+                <w:t xml:space="preserve">β blockers and mortality after myocardial infarction in patients without heart failure: multicentre prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foued Makhlouf</w:t>
+                <w:t xml:space="preserve">Nadia Aissoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.74. </w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-016-0161-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmj.i4801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357786v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlates of pre-hospital morphine use in ST-elevation myocardial infarction patients and its association with in-hospital outcomes and long-term mortality: the FAST-MI (French Registry of Acute ST-elevation and non-STelevation Myocardial Infarction) programme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CESAME study group.: Excess risk of urinary tract cancers in patients receiving thiopurines for inflammatory bowel disease : a prospective observational cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+                <w:t xml:space="preserve">M Pouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Henry</w:t>
+                <w:t xml:space="preserve">Jb Ruidavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Iliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514437v1</w:t>
+                <w:t xml:space="preserve">hal-03019682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do randomized clinical trial selection criteria reflect levels of risk as observed in a general population of acute myocardial infarction survivors? The PEGASUS trial in the light of the FAST-MI 2005 registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Leclercq</w:t>
+                <w:t xml:space="preserve">Cardiac rehabilitation and 5-year mortality after acute coronary syndromes: The 2005 French FAST-MI study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ruidavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Iliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.08.191⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (3), pp.178-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01413298v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CESAME study group.: Excess risk of urinary tract cancers in patients receiving thiopurines for inflammatory bowel disease : a prospective observational cohort study.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switching between thienopyridines in patients with acute myocardial infarction and quality of care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ferrières</w:t>
+                <w:t xml:space="preserve">F. Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mc Iliou</w:t>
+                <w:t xml:space="preserve">Nicolas Meneveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Douard</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.e000384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/openhrt-2015-000384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019682v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PON1 Q192R genetic variant and response to clopidogrel and prasugrel: pharmacokinetics, pharmacodynamics, and a meta-analysis of clinical outcomes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jl Mega</w:t>
+                <w:t xml:space="preserve">Effect of Interval (7 or 11 weeks) Between Neoadjuvant Radiochemotherapy and Surgery on Complete Pathologic Response in Rectal Cancer: A Multicenter, Randomized, Controlled Trial (GRECCAR-6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie H. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sl Close</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Duvvuru</w:t>
+                <w:t xml:space="preserve">Eric Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (31), pp.3773 - 3780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2016.67.6049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020944v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Interval (7 or 11 weeks) Between Neoadjuvant Radiochemotherapy and Surgery on Complete Pathologic Response in Rectal Cancer: A Multicenter, Randomized, Controlled Trial (GRECCAR-6)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salma Kotti</w:t>
+                <w:t xml:space="preserve">PON1 Q192R genetic variant and response to clopidogrel and prasugrel: pharmacokinetics, pharmacodynamics, and a meta-analysis of clinical outcomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Mega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sl Close</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rullier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rouanet</w:t>
+                <w:t xml:space="preserve">Sd Wiviott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Duvvuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903754v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching between thienopyridines in patients with acute myocardial infarction and quality of care</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prognosis and management of myocardial infarction: Comparisons between the French FAST-MI 2010 registry and the French public health database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meneveau</w:t>
+                <w:t xml:space="preserve">Gregoire Massoullie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Collet</w:t>
+                <w:t xml:space="preserve">Jerome Wintzer-Wehekind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Chenaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open heart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/openhrt-2015-000384⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (5), pp.303-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2016.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465836v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac rehabilitation and 5-year mortality after acute coronary syndromes: The 2005 French FAST-MI study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Douard</w:t>
+                <w:t xml:space="preserve">Fifteen-year trends in the management of cardiogenic shock and associated 1-year mortality in elderly patients with acute myocardial infarction: the FAST-MI programme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Juilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441551v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis and management of myocardial infarction: Comparisons between the French FAST-MI 2010 registry and the French public health database</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of Takotsubo cardiomyopathy in non-academic hospitals in France: The Observational French SyndromEs of TakoTsubo (OFSETT) study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Komlavi Yayehd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Kenon N'Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hanssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 109 (5), pp.303-310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2016.01.012⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 109 (1), pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515297v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-hospital outcomes and long-term mortality according to sex and management strategy in acute myocardial infarction. Insights from the French ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) 2005 Registry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Factors Associated with Infarct-related Artery Patency before Primary Percutaneous Coronary Intervention for ST-elevation Myocardial Infarction (From the FAST-MI 2010 Registry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 201, pp.265-270. </w:t>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (1), pp.17-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2015.08.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2015.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514448v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERC rule to exclude the diagnosis of pulmonary embolism in emergency low-risk patients: study protocol for the PROPER randomized controlled study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoleamine 2,3-Dioxygenase Fine-Tunes Immune Homeostasis in Atherosclerosis and Colitis through Repression of Interleukin-10 Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Guyot-Rousseau</w:t>
+                <w:t xml:space="preserve">Sarvenaz Metghalchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann-Erick Claessens</w:t>
+                <w:t xml:space="preserve">Padmapriya Ponnuswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hugli</w:t>
+                <w:t xml:space="preserve">Yacine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.537. </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.460-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-015-1049-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260461v1</w:t>
+                <w:t xml:space="preserve">hal-01376843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biliary reconstruction with or without an intraductal removable stent in liver transplantation: study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cachanado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Dondero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (1), pp.598. </w:t>
@@ -16306,937 +16294,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoleamine 2,3-Dioxygenase Fine-Tunes Immune Homeostasis in Atherosclerosis and Colitis through Repression of Interleukin-10 Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of prolonged dual antiplatelet therapy after acute myocardial infarction on 5-year mortality in the FAST-MI 2005 registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarvenaz Metghalchi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Laurans</w:t>
+                <w:t xml:space="preserve">Gilles Dentan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meneveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187, pp.354-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2015.03.333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376843v1</w:t>
+                <w:t xml:space="preserve">hal-01514438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of prolonged dual antiplatelet therapy after acute myocardial infarction on 5-year mortality in the FAST-MI 2005 registry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonello</w:t>
+                <w:t xml:space="preserve">Cross-checking to reduce adverse events resulting from medical errors in the emergency department: study protocol of the CHARMED cluster randomized study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dentan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meneveau</w:t>
+                <w:t xml:space="preserve">Patrick Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 187, pp.354-360. </w:t>
+              <w:t xml:space="preserve">BMC Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2015.03.333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12873-015-0046-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01514438v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-checking to reduce adverse events resulting from medical errors in the emergency department: study protocol of the CHARMED cluster randomized study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ray</w:t>
+                <w:t xml:space="preserve">Blood transfusion, bleeding, anemia, and survival in patients with acute myocardial infarction: FAST-MI registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12873-015-0046-1⟩</w:t>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 170 (4), pp.726+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194723v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood transfusion, bleeding, anemia, and survival in patients with acute myocardial infarction: FAST-MI registry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Henry</w:t>
+                <w:t xml:space="preserve">TREM-1 Mediates Inflammatory Injury and Cardiac Remodeling Following Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Boufenzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Martelet</w:t>
+                <w:t xml:space="preserve">Jeremie Lemarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Derive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2015.07.004⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116 (11), pp.1772+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.305628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01514451v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREM-1 Mediates Inflammatory Injury and Cardiac Remodeling Following Myocardial Infarction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Boufenzer</w:t>
+                <w:t xml:space="preserve">The impact of nurse-driven targeted HIV screening in 8 emergency departments: study protocol for the DICI-VIH cluster-randomized two-period crossover trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Lemarie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">Gilles Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Derive</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youcef Bouazza</w:t>
+                <w:t xml:space="preserve">Pierre de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.305628⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-1377-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514439v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of nurse-driven targeted HIV screening in 8 emergency departments: study protocol for the DICI-VIH cluster-randomized two-period crossover trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+                <w:t xml:space="preserve">Impact of Age-Adjusted Insulin-Like Growth Factor 1 on Major Cardiovascular Events After Acute Myocardial Infarction: Results From the Fast-MI Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hejblum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
+                <w:t xml:space="preserve">Yves Le Bouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Truchis</w:t>
+                <w:t xml:space="preserve">Nadege Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.51. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (5), pp.1879-1886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-016-1377-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/jc.2014-3968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281635v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fondaparinux versus enoxaparin on in-hospital bleeding and 1-year death in non-ST-segment elevation myocardial infarction. FAST-MI (French Registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction) 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vladimir Ennezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (3), pp.211-219. </w:t>
@@ -17268,511 +17256,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Age-Adjusted Insulin-Like Growth Factor 1 on Major Cardiovascular Events After Acute Myocardial Infarction: Results From the Fast-MI Registry</w:t>
+                <w:t xml:space="preserve">In-hospital outcomes and long-term mortality according to sex and management strategy in acute myocardial infarction. Insights from the French ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) 2005 Registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bourron</w:t>
+                <w:t xml:space="preserve">Maria Pia Donataccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bouc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salma Kotti</w:t>
+                <w:t xml:space="preserve">Biljana Parapid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Brunel</w:t>
+                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 100 (5), pp.1879-1886. </w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 201, pp.265-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jc.2014-3968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2015.08.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514444v1</w:t>
+                <w:t xml:space="preserve">hal-01514448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply : limits of Mendelian randomization analyses in selection of secretory phospholipase A2-IIA as a valid therapeutic target for prevention of cardiovascular disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Weber</w:t>
+                <w:t xml:space="preserve">PERC rule to exclude the diagnosis of pulmonary embolism in emergency low-risk patients: study protocol for the PROPER randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Guyot-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Erick Claessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hugli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2013.10.070⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-015-1049-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034173v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should patients with acute coronary disease be stratified for management according to their risk? Derivation, external validation and outcomes using the updated GRACE risk score</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wei Huang</w:t>
+                <w:t xml:space="preserve">Reply : limits of Mendelian randomization analyses in selection of secretory phospholipase A2-IIA as a valid therapeutic target for prevention of cardiovascular disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Donataccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biljana Parapid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Carruthers</w:t>
+                <w:t xml:space="preserve">Simon Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (2), </w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2013-004425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2013.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311315v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five-Year Survival in Patients With ST-Segment–Elevation Myocardial Infarction According to Modalities of Reperfusion Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 129 (16), pp.1629-1636. </w:t>
@@ -17804,3689 +17804,3823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Acute myocardial infarction in metropolitan France from 1995 to 2010: evolution of patient characteristics, management and outcomes].</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should patients with acute coronary disease be stratified for management according to their risk? Derivation, external validation and outcomes using the updated GRACE risk score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Puymirat</w:t>
+                <w:t xml:space="preserve">Keith a A Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gordon Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Carruthers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2013-004425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034496v1</w:t>
+                <w:t xml:space="preserve">hal-01311315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of sudden cardiac death after ventricular fibrillation complicating acute myocardial infarction: a 5-year cause-of-death analysis of the FAST-MI 2005 registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Celermajer</w:t>
+                <w:t xml:space="preserve">Unrelated Cord Blood Transplantation for Patients with Primary or Secondary Myelofibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvenaz Metghalchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padmapriya Ponnuswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/eht453⟩</w:t>
+              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (11), pp.1841-1846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2014.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034250v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of improved one-year survival in non-ST-segment elevation myocardial infarction patients: Insights from the French FAST-MI program over 15years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+                <w:t xml:space="preserve">Perceived stress, sex and occupational status interact to increase the risk of future high blood pressure: the IPC cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Blanchard</w:t>
+                <w:t xml:space="preserve">Bruno Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Isorni</w:t>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 177 (1), pp.281-286. </w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (10), pp.1979-86; discussion 1986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2014.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000000288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03034415v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01148704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived stress, sex and occupational status interact to increase the risk of future high blood pressure: the IPC cohort study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term outcome in early survivors of cardiogenic shock at the acute stage of myocardial infarction: a landmark analysis from the French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) Registry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnefoy-Cudraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hanon</w:t>
+                <w:t xml:space="preserve">Denis Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000000288⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (5), pp.516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/PREACCEPT-1446656168127984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01148704v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01074199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrelated Cord Blood Transplantation for Patients with Primary or Secondary Myelofibrosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">[Acute myocardial infarction in metropolitan France from 1995 to 2010: evolution of patient characteristics, management and outcomes].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (1), pp.85-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033862v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcome in early survivors of cardiogenic shock at the acute stage of myocardial infarction: a landmark analysis from the French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) Registry.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">Incidence of sudden cardiac death after ventricular fibrillation complicating acute myocardial infarction: a 5-year cause-of-death analysis of the FAST-MI 2005 registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bonnefoy-Cudraz</w:t>
+                <w:t xml:space="preserve">E. Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Angoulvant</w:t>
+                <w:t xml:space="preserve">P. Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Celermajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/PREACCEPT-1446656168127984⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.116-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/eht453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01074199v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcome in early survivors of cardiogenic shock at the acute stage of myocardial infarction: a landmark analysis from the French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) Registry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Determinants of improved one-year survival in non-ST-segment elevation myocardial infarction patients: Insights from the French FAST-MI program over 15years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Angoulvant</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Isorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 177 (1), pp.281-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2014.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-014-0516-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01313020v1</w:t>
+                <w:t xml:space="preserve">hal-03034415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of herpesviruses at onset of idiopathic nephrotic syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gautheret-Dejean</w:t>
+                <w:t xml:space="preserve">Long-term outcome in early survivors of cardiogenic shock at the acute stage of myocardial infarction: a landmark analysis from the French registry of Acute ST-elevation and non-ST-elevation Myocardial Infarction (FAST-MI) Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnefoy-Cudraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (5), pp.516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-014-0516-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00467-014-2860-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03039893v1</w:t>
+                <w:t xml:space="preserve">hal-01313020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational status moderates the association between current perceived stress and high blood pressure: evidence from the IPC cohort study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hanon</w:t>
+                <w:t xml:space="preserve">Prevalence of herpesviruses at onset of idiopathic nephrotic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sellier-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gautheret-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (12), pp.2325-2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00467-014-2860-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.00302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01148267v1</w:t>
+                <w:t xml:space="preserve">hal-03039893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum hepcidin level is not an independent surrogate biomarker of disease activity or of radiographic progression in rheumatoid arthritis: results from the ESPOIR cohort.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Meyer</w:t>
+                <w:t xml:space="preserve">Risk of Colorectal High-Grade Dysplasia and Cancer in a Prospective Observational Cohort of Patients with Inflammatory Bowel Disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Svrcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 145 (1), pp.166-175.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2013.03.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2012-202119⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01044536v1</w:t>
+                <w:t xml:space="preserve">hal-00806654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of Colorectal High-Grade Dysplasia and Cancer in a Prospective Observational Cohort of Patients with Inflammatory Bowel Disease.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Risk of new or recurrent cancer under immunosuppressive therapy in patients with IBD and previous cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaugerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2013.03.044⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.1416-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2013-305763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806654v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of new or recurrent cancer under immunosuppressive therapy in patients with IBD and previous cancer.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harry Sokol</w:t>
+                <w:t xml:space="preserve">Cholesteryl Ester Transfer Protein Polymorphisms, Statin Use, and Their Impact on Cholesterol Levels and Cardiovascular Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyer Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalife Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vladimir Ennezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2013-305763⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (2), pp.314-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/clpt.2013.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877944v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesteryl Ester Transfer Protein Polymorphisms, Statin Use, and Their Impact on Cholesterol Levels and Cardiovascular Events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Vladimir Ennezat</w:t>
+                <w:t xml:space="preserve">A multicentric randomized controlled trial on the impact of lengthening the interval between neoadjuvant radiochemotherapy and surgery on complete pathological response in rectal cancer (GRECCAR-6 trial): rationale and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie H. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Svrcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-13-417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/clpt.2013.194⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03040588v1</w:t>
+                <w:t xml:space="preserve">hal-01548289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum level of adiponectin is a surrogate independent biomarker of radiographic disease progression in early rheumatoid arthritis: results from the ESPOIR cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Fellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Kotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (6), pp.R210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar4404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00926603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicentric randomized controlled trial on the impact of lengthening the interval between neoadjuvant radiochemotherapy and surgery on complete pathological response in rectal cancer (GRECCAR-6 trial): rationale and design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">Occupational status moderates the association between current perceived stress and high blood pressure: evidence from the IPC cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-13-417⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (3), pp.571-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.00302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548289v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01148267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess primary intestinal lymphoproliferative disorders in patients with inflammatory bowel disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dupas</w:t>
+                <w:t xml:space="preserve">Serum hepcidin level is not an independent surrogate biomarker of disease activity or of radiographic progression in rheumatoid arthritis: results from the ESPOIR cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (11), pp.2063-2071. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (2), pp.312-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ibd.22889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2012-202119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683356v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of care for myocardial infarction at academic and nonacademic hospitals.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Labarère</w:t>
+                <w:t xml:space="preserve">Excess primary intestinal lymphoproliferative disorders in patients with inflammatory bowel disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Fourny</w:t>
+                <w:t xml:space="preserve">Marc Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Drouet</w:t>
+                <w:t xml:space="preserve">David Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Mulak</w:t>
+                <w:t xml:space="preserve">Jean-Louis Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 125 (4), pp.365-73. </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (11), pp.2063-2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amjmed.2011.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ibd.22889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843423v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical events as a function of proton pump inhibitor use, clopidogrel use, and cytochrome P450 2C19 genotype in a large nationwide cohort of acute myocardial infarction: results from the French Registry of Acute ST-Elevation and Non-ST-Elevation Myocardial Infarction (FAST-MI) registry.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
+                <w:t xml:space="preserve">Quality of care for myocardial infarction at academic and nonacademic hospitals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gilard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonello</w:t>
+                <w:t xml:space="preserve">José Labarère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.110.965640⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (4), pp.365-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjmed.2011.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812261v1</w:t>
+                <w:t xml:space="preserve">hal-00843423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low prevalence of colonoscopic surveillance of inflammatory bowel disease patients with longstanding extensive colitis: a clinical practice survey nested in the CESAME cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Clinical events as a function of proton pump inhibitor use, clopidogrel use, and cytochrome P450 2C19 genotype in a large nationwide cohort of acute myocardial infarction: results from the French Registry of Acute ST-Elevation and Non-ST-Elevation Myocardial Infarction (FAST-MI) registry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Baudry</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel Steg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoram Bouhnik</w:t>
+                <w:t xml:space="preserve">Martine Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34 (2), pp.188. </w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (5), pp.474-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2036.2011.04711.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.110.965640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645192v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk for nonmelanoma skin cancers in patients who receive thiopurines for inflammatory bowel disease.</w:t>
+                <w:t xml:space="preserve">Rapid diagnosis of Clostridium difficile infection by multiplex real-time PCR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
+                <w:t xml:space="preserve">Frédéric Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiarash Khosrotehrani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+                <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Chevaux</w:t>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cavelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2011.06.050⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.1279-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-011-1224-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631539v1</w:t>
+                <w:t xml:space="preserve">pasteur-01370849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid diagnosis of Clostridium difficile infection by multiplex real-time PCR.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low prevalence of colonoscopic surveillance of inflammatory bowel disease patients with longstanding extensive colitis: a clinical practice survey nested in the CESAME cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+                <w:t xml:space="preserve">Ariane Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cavelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">Jacques Cosnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Bouhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-011-1224-z⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (2), pp.188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2036.2011.04711.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370849v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of two oral doses of 17beta-estradiol associated with dydrogesterone on thrombin generation in healthy menopausal women: a randomized double-blind placebo-controlled study.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased risk for nonmelanoma skin cancers in patients who receive thiopurines for inflammatory bowel disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigoris Gerotziafas</w:t>
+                <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dahlia Torchin</w:t>
+                <w:t xml:space="preserve">Kiarash Khosrotehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiez Zannad</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Chevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (2), pp.239-45. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (5), pp.1621-28.e1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1472-8206.2009.00747.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2011.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00683334v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphoproliferative disorders in patients receiving thiopurines for inflammatory bowel disease: a prospective observational cohort study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
+                <w:t xml:space="preserve">Effect of two oral doses of 17beta-estradiol associated with dydrogesterone on thrombin generation in healthy menopausal women: a randomized double-blind placebo-controlled study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Brousse</w:t>
+                <w:t xml:space="preserve">Grigoris Gerotziafas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Bouvier</w:t>
+                <w:t xml:space="preserve">Dahlia Torchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Frédéric Colombel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Lémann</w:t>
+                <w:t xml:space="preserve">Faiez Zannad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2), pp.239-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-8206.2009.00747.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(09)61302-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466312v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Thrombolysis Followed by Broad Use of Percutaneous Coronary Intervention With Primary Percutaneous Coronary Intervention for ST-Segment-Elevation Acute Myocardial Infarction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lymphoproliferative disorders in patients receiving thiopurines for inflammatory bowel disease: a prospective observational cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Danchin</w:t>
+                <w:t xml:space="preserve">Anne Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Coste</w:t>
+                <w:t xml:space="preserve">Jean Frédéric Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ferrières</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Cottin</w:t>
+                <w:t xml:space="preserve">Marc Lémann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 374 (9701), pp.1617-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(09)61302-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428118v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Inhibition of CCL2, CX3CR1, and CCR5 Abrogates Ly6C hi and Ly6C lo Monocytosis and Almost Abolishes Atherosclerosis in Hypercholesterolemic Mice</w:t>
+                <w:t xml:space="preserve">Comparison of Thrombolysis Followed by Broad Use of Percutaneous Coronary Intervention With Primary Percutaneous Coronary Intervention for ST-Segment-Elevation Acute Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Combadiere</w:t>
+                <w:t xml:space="preserve">N. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Potteaux</w:t>
+                <w:t xml:space="preserve">P. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu P Rodero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
+                <w:t xml:space="preserve">J. Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Pézard</w:t>
+                <w:t xml:space="preserve">P.-G. Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 117 (13), pp.1649-1657. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 118, pp.268-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998813v1</w:t>
+                <w:t xml:space="preserve">hal-00428118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrité des données scientifiques : transparence des données recueillies au cours des essais cliniques, accès aux données</w:t>
+                <w:t xml:space="preserve">Combined Inhibition of CCL2, CX3CR1, and CCR5 Abrogates Ly6C hi and Ly6C lo Monocytosis and Almost Abolishes Atherosclerosis in Hypercholesterolemic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Moore</w:t>
+                <w:t xml:space="preserve">Christophe Combadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Juillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Bertoye</w:t>
+                <w:t xml:space="preserve">Stéphane Potteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baduel</w:t>
+                <w:t xml:space="preserve">Mathieu P Rodero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bernaud</w:t>
+                <w:t xml:space="preserve">Adeline Pézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 62 (3), pp.203-209. </w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (13), pp.1649-1657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2515/therapie:2007042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.107.745091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02573387v1</w:t>
+                <w:t xml:space="preserve">hal-02998813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity of Scientific Data : Transparency of Clinical Trial Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId779" w:history="1">
+                <w:t xml:space="preserve">Intégrité des données scientifiques : transparence des données recueillies au cours des essais cliniques, accès aux données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Juillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Bertoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (3), pp.203-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2515/therapie:2007042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02573387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrity of Scientific Data : Transparency of Clinical Trial Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Bertoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 62 (3), pp.211-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2515/therapie:2007043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02573416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21496,436 +21630,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global risk analysis as a tool to secure drug management of clinical trials in hospitals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Weissenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weissenburger J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godard J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daguenel A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCP2018 Tokyo (World Congress of basic and clinical Pharmacology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Tokyo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0133 : Identifying familial hypercholesterolemia from registries of patients with acute myocardial infarction: an algorithm-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puymirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7/8 avril 2016 - Printemps de la Cardiologie - Recherche Fondamentale et Clinique, Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dijon, France. pp.213, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1878-6480(16)30389-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0132: Identifying familial hypercholesterolemia from registries of patients with acute myocardial infarction: an algorithm-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Farnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26es Journées européennes de la Société Française de cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France. pp.19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1878-6480(16)30058-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId797"/>
+      <w:footerReference w:type="default" r:id="rId803"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21993,51 +22127,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7612C57B"/>
+    <w:nsid w:val="DBCA9855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22224,51 +22358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tabassome-simon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4550-0450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070443122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05399864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Davison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abbate" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Cotter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Pascual-Figal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Tassell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10741-025-10491-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deplanque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.11.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05376814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hausfater" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Khalki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tijani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cheikh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00733-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarcq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassany" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le-Jeunne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.10.062" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.11.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05406480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Biegus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Freund" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Voors" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardfail.2024.09.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Goldsweig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kostis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Herbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouleti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Potter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCHEARTFAILURE.124.012495" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Gupta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Machabert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleine Konat&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-024-00675-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Didier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemesle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montalescot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel Steg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vicaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.01.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05406754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gorlicki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nekrouf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Mir&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05399872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pagnesi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.15235" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05400745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Derambure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.12.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068047v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.123.013913" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05584913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouisset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bataille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schiele" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2024.1401569" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05406706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Edwards" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.3452" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cancella de Abreu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Lebal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07509-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mori Brooks" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Goodman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alexander" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.124.069917" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05461100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14930" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409924v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Armignacco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Birtolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Murat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01359-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05296530v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Leblanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Dusserre-Telmon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chauvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara E Sabbatini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004317" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. H&#233;bert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun G. Goodman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnie Bertolet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2307983" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2023.09.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez-Juanatey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ducrocq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cachanado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.121.057909" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goumard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boleslawski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle Brustia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Dondero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Herrero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2022.100530" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554672v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diebolt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duchossoy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anglaret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Michel Behier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.01.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.05.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.01.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615584v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Visseaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kassasseya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Daoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent F&#233;my" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M22-0308" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mimouni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Frenkiel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Avendano-Sol&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcac029" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.057909" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04480141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Weizman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Narayanan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boveda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Defaye" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.025959" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougl&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tuffet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Federici" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monsel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06690-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Janssen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lachatre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Michon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101444" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04468109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Karam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anselme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehac579" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;a Santos-Zas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Zlatanova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Seghezzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21737-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maheu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D Crema" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Touati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courties" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105171" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gerbaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coste" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.07.039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498631v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaitre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Andon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.12.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030882v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Angiolillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Capodanno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danchin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergmeijer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2020.01.226" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03051402v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2020.19378" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028720v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delmas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ortuno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1750" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030826v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Potier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Zeller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc19-2209" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031236v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Landman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Montil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-0792-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028699v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Farnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cottin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2020.03.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948943v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drogrey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Marra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure F&#233;ral-Pierssens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.14096" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03028620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvz049" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555340v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Bruyne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Steg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2019.12.015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030796v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Salameh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Kotti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs-2019-0109" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031200v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Popovic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Puymirat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goldstein" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cayla" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030862v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjia Kong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lloyd-Price" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Vatanen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2020.08.045" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028704v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuesong Pan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runqi Wangqin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Meng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000011078" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293653v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batric Popovic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goldstein" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz665" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031225v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtawar Mahmoodi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Tragante" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kleber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holmes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Schmidt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.119.045526" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498637v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.11.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464694v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mesnier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-2667(20)30188-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028635v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clc.23437" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120788v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Naccache" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Montil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cadranel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-019-0830-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024674v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salhi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lema&#238;tre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3188-8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028088v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Chen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claiborne Claiborne Johnston" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361850v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Puszkiel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Conti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2019.03.006" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03026055v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ederhy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boccara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.06.012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028145v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gorlier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425919870847" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03026552v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Debiec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dossier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letouz&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gillies" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vivarelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.04.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372073v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Pocock" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brieger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gregson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Y. Chen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio G Cohen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clc.23283" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02387088v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Raynal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Damas-Perrichet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Feral-Pierssens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000000625" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02775499v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H. Lefevre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mineur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denost" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000003530" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02797875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak L Bhatt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamir Mehta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence A. Leiter" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(19)31887-2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291828v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Gottenberg" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait-Oufella" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-185X.13656" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160706v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gon&#231;alves" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Soria" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loulergue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci125372" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960239v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A.A. Fox" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.11.138" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859897v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhatt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fox" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1908077" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02082395v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demotes-Mainard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guerin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bertoye" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.11.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028263v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Claiborne Johnston" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bath" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grotta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.l895" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028403v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyaz Patel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mccubrey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGEN.119.002470" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152119v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Elbaz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2019.05.007" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03025873v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.118.033969" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01730188v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Manzo-Silberman" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Couturaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charpentier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.02.044" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02193810v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017111185" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359784v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.118.007241" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892128v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bailleul" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dillinger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.04.004" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02899009v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P Bonaca" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fumery" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clc.23131" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950261v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Haddad" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saheb" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.09.009" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297634v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lef&#232;vre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonello" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.11.002" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384945v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkane" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.07.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH9279MJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03025815v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Reny" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pakyz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Lewis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2017.12.010" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01951595v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corpechot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouill&#232;res" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Le Gruyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habersetzer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1714519" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416864v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Darlington" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carbonne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mailloux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brossard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levy-Mozziconacci" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-018-2114-5" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022342v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Thomas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemogne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930852v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26001" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933677v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonaca" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekrallah Chamandi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Iliou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lhermusier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487318808638" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01477219v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foucrier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupont" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ouattara" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-1780-3" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01626753v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leblanc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Woimant" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2017.13889" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544034v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2016.11.032" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K848R3P6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656483v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.117.030798" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021341v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.116.025198" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813449v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Feldman" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amsallem" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sorbets" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872615626354" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493184v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Rosenzwajg" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Languille" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Hygino" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dahan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.01.012" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609882v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Juge" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Doursounian" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sautet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2016-000429" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514436v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caudron" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872615610893" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590928v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouilleres" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897573v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafont" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Riant" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2016.12.005" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490466v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plaisier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016040449" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685342v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalife Khalife" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.05.001" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMHFPT2C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019556v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Yayehd" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Kenon N'Da" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belle" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hanssen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.08.004" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020160v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aissaoui" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Puymirat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Juilliere" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jourdain" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanchard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260658v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2015.09.043" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93PZ3QHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429191v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissoui" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.i4801" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357786v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Rooryck" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Makhlouf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0161-5" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514437v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehv567" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413298v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquemin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leclercq" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.08.191" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-836PJ786-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019682v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pouche" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ruidavets" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri&#232;res" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Iliou" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Douard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020944v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Mega" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl Close" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Wiviott" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Man" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duvvuru" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903754v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rullier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2016.67.6049" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465836v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schiele" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meneveau" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/openhrt-2015-000384" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441551v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pouche" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruidavets" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.09.009" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515297v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Massoullie" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wintzer-Wehekind" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mulliez" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.01.012" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514448v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Donataccio" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Parapid" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2015.08.065" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDG0TJDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260461v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Guyot-Rousseau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Erick Claessens" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugli" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-1049-7" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250152v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rousseau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-1139-6" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376843v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Metghalchi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Ponnuswamy" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.004" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514438v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dentan" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2015.03.333" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTNQR3R8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194723v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Goulet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ray" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12873-015-0046-1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514451v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martelet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2015.07.004" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6LS0ZCQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514439v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lemarie" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derive" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouazza" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.305628" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281635v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hejblum" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Truchis" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1377-6" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514446v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vladimir Ennezat" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872614544857" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514444v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bouc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Brunel" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-3968" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03034173v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weber" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2013.10.070" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311315v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith a A Fox" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Fitzgerald" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Huang" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Carruthers" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004425" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03039961v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.113.005874" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034496v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Puymirat" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carli" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03034250v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bougouin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marijon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puymirat" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defaye" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Celermajer" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht453" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034415v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Isorni" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2014.09.023" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LTWKDVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148704v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nabi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pannier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000288" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03033862v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2014.06.011" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01074199v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefoy-Cudraz" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-1446656168127984" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313020v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-014-0516-y" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03039893v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sellier-Leclerc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Michel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gautheret-Dejean" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-014-2860-1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148267v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.00302" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044536v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Meyer" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2012-202119" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-KZ7BQFCV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806654v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.03.044" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877944v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Colombel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305763" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03040588v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Andr&#233;" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lim" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2013.194" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WD3KHBQD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926603v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4404" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548289v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Parc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-417" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683356v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadi&#233;" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laharie" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dupas" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.22889" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843423v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fourny" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drouet" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mulak" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2011.11.015" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00812261v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilard" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.110.965640" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645192v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vienne" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cosnes" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Baudry" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Bouhnik" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2011.04711.x" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631539v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarash Khosrotehrani" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chevaux" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.06.050" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370849v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavelot" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1224-z" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D069F8A5D8BB68AE9439306DF79F0631AC2F2BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00683334v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robert" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Gerotziafas" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Torchin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2009.00747.x" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PKJSB51-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466312v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brousse" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bouvier" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Colombel" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;mann" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(09)61302-7" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF0GXMZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428118v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Danchin" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri&#232;res" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Steg" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cottin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998813v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadiere" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Potteaux" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline P&#233;zard" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.745091" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573387v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Moore" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juillet" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baduel" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bernaud" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007042" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573416v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007043" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552630v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weissenburger" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weissenburger J." TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard J." TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly C." TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daguenel A." TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514192v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzery" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30389-5" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514197v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30058-1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tabassome-simon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4550-0450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070443122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867706v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le-Jeunne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.10.062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deplanque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.11.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05406480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Biegus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Cotter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Davison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Freund" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Voors" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardfail.2024.09.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05406754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gorlicki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nekrouf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Mir&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Gupta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Machabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleine Konat&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-024-00675-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Goldsweig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kostis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Herbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouleti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Potter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCHEARTFAILURE.124.012495" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Didier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemesle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montalescot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel Steg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vicaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.01.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05400745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05399872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pagnesi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.15235" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.11.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05399864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abbate" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Pascual-Figal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Tassell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10741-025-10491-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05376814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hausfater" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Khalki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tijani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cheikh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00733-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05584913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouisset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bataille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schiele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puymirat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2024.1401569" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286449v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Derambure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05406706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Edwards" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.3452" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cancella de Abreu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Lebal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07509-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mori Brooks" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Goodman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alexander" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.124.069917" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Armignacco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carlier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Birtolo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Murat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01359-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05461100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14930" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.12.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.123.013913" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. H&#233;bert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun G. Goodman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnie Bertolet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2307983" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roussel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noizet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2023.5961" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082471v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2023.09.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05296530v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Leblanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Dusserre-Telmon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chauvin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara E Sabbatini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004317" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diebolt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duchossoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anglaret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Michel Behier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.01.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goumard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boleslawski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle Brustia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Dondero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Herrero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2022.100530" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.01.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Visseaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kassasseya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Daoud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent F&#233;my" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M22-0308" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tea" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.05.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ducrocq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mimouni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Frenkiel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Avendano-Sol&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcac029" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690369v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Janssen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cachanado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lachatre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Michon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101444" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053109v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez-Juanatey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.057909" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04468109v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Karam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Narayanan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anselme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehac579" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04480141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Weizman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boveda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Defaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.025959" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906454v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougl&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tuffet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Federici" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monsel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06690-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464660v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.121.057909" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;a Santos-Zas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Zlatanova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Seghezzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21737-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169859v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maheu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D Crema" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Touati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courties" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105171" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626432v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gerbaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.07.039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03051402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2020.19378" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Landman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Montil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-0792-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030826v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Potier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Roussel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Zeller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc19-2209" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028699v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danchin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Farnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cottin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2020.03.008" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028720v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ortuno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1750" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948943v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drogrey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Marra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure F&#233;ral-Pierssens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.14096" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03028620v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvz049" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555340v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Bruyne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Steg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2019.12.015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030796v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Salameh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Kotti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs-2019-0109" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031200v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Popovic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Puymirat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goldstein" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cayla" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030862v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjia Kong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lloyd-Price" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Vatanen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2020.08.045" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293653v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batric Popovic" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goldstein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz665" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031225v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtawar Mahmoodi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Tragante" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kleber" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holmes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Schmidt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.119.045526" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028704v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuesong Pan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runqi Wangqin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Meng" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000011078" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028635v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clc.23437" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498637v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaitre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Andon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.11.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464694v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mesnier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-2667(20)30188-2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498631v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.12.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Angiolillo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Capodanno" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergmeijer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2020.01.226" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03026552v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Debiec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dossier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letouz&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gillies" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vivarelli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.04.002" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028145v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gorlier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425919870847" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372073v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Pocock" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brieger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gregson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Y. Chen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio G Cohen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clc.23283" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02387088v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Raynal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Damas-Perrichet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Feral-Pierssens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000000625" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291828v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Gottenberg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait-Oufella" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-185X.13656" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02797875v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak L Bhatt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamir Mehta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence A. Leiter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(19)31887-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02775499v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H. Lefevre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mineur" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denost" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000003530" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859897v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhatt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fox" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1908077" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160706v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gon&#231;alves" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Soria" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loulergue" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci125372" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960239v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A.A. Fox" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.11.138" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02082395v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demotes-Mainard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guerin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bertoye" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.11.008" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028263v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Wang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Claiborne Johnston" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bath" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grotta" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.l895" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152119v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Elbaz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2019.05.007" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028403v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyaz Patel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mccubrey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGEN.119.002470" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361850v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Puszkiel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Conti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2019.03.006" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024674v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salhi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lema&#238;tre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3188-8" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03026055v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ederhy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boccara" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.06.012" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028088v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Chen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claiborne Claiborne Johnston" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120788v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Naccache" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Montil" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cadranel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-019-0830-x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359784v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.118.007241" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950261v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Haddad" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saheb" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.09.009" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02899009v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P Bonaca" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fumery" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clc.23131" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892128v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bailleul" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dillinger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.04.004" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297634v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lef&#232;vre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonello" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.11.002" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03025815v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Reny" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pakyz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Lewis" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2017.12.010" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022342v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Thomas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemogne" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416864v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Darlington" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carbonne" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mailloux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brossard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levy-Mozziconacci" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-018-2114-5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384945v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkane" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.07.004" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH9279MJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01951595v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corpechot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouill&#232;res" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Le Gruyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habersetzer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1714519" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930852v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26001" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933677v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonaca" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekrallah Chamandi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Iliou" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lhermusier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487318808638" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03025873v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.118.033969" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02193810v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017111185" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01730188v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Manzo-Silberman" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Couturaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charpentier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.02.044" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021341v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.116.025198" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656483v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.117.030798" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544034v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2016.11.032" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K848R3P6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813449v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Feldman" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amsallem" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sorbets" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872615626354" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493184v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Rosenzwajg" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Languille" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Hygino" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dahan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.01.012" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514436v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caudron" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872615610893" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609882v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Juge" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Doursounian" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sautet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2016-000429" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590928v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouilleres" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490466v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plaisier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016040449" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685342v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalife Khalife" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.05.001" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMHFPT2C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897573v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafont" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Riant" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2016.12.005" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01477219v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foucrier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupont" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ouattara" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-1780-3" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01626753v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leblanc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Woimant" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2017.13889" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357786v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Rooryck" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Makhlouf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0161-5" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413298v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquemin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leclercq" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.08.191" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-836PJ786-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514437v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehv567" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429191v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissoui" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.i4801" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019682v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pouche" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ruidavets" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri&#232;res" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Iliou" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Douard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441551v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pouche" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruidavets" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.09.009" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465836v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schiele" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meneveau" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/openhrt-2015-000384" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903754v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rullier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2016.67.6049" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020944v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Mega" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl Close" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Wiviott" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Man" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duvvuru" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515297v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Massoullie" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wintzer-Wehekind" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mulliez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.01.012" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020160v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aissaoui" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Puymirat" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Juilliere" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jourdain" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanchard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019556v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Yayehd" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Kenon N'Da" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belle" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hanssen" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.08.004" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260658v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2015.09.043" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93PZ3QHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376843v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Metghalchi" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Ponnuswamy" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.004" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250152v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rousseau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-1139-6" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514438v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dentan" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2015.03.333" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTNQR3R8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194723v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Goulet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ray" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12873-015-0046-1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514451v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martelet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2015.07.004" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6LS0ZCQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514439v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lemarie" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derive" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouazza" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.305628" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281635v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hejblum" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Truchis" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1377-6" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514444v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bouc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Brunel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-3968" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514446v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vladimir Ennezat" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872614544857" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514448v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Donataccio" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Parapid" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2015.08.065" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDG0TJDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260461v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Guyot-Rousseau" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Erick Claessens" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugli" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-1049-7" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03034173v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weber" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2013.10.070" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03039961v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.113.005874" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311315v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith a A Fox" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Fitzgerald" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Huang" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Carruthers" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004425" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03033862v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2014.06.011" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148704v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nabi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pannier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000288" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01074199v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefoy-Cudraz" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-1446656168127984" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034496v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Puymirat" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carli" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03034250v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bougouin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marijon" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puymirat" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defaye" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Celermajer" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht453" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034415v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Isorni" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2014.09.023" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LTWKDVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313020v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-014-0516-y" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03039893v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sellier-Leclerc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Michel" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gautheret-Dejean" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-014-2860-1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806654v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.03.044" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877944v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Colombel" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305763" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03040588v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Andr&#233;" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lim" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2013.194" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WD3KHBQD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548289v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Parc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-417" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926603v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Meyer" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4404" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148267v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.00302" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01044536v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2012-202119" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-KZ7BQFCV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683356v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadi&#233;" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laharie" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dupas" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.22889" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843423v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fourny" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drouet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mulak" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2011.11.015" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00812261v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.110.965640" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370849v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavelot" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1224-z" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D069F8A5D8BB68AE9439306DF79F0631AC2F2BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645192v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vienne" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cosnes" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Baudry" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Bouhnik" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2011.04711.x" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631539v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarash Khosrotehrani" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chevaux" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.06.050" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00683334v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robert" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Gerotziafas" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Torchin" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2009.00747.x" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PKJSB51-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466312v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brousse" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bouvier" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Colombel" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;mann" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(09)61302-7" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF0GXMZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428118v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Danchin" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri&#232;res" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Steg" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cottin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998813v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadiere" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Potteaux" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline P&#233;zard" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.745091" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573387v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Moore" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Juillet" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baduel" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bernaud" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007042" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573416v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007043" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552630v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weissenburger" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weissenburger J." TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard J." TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly C." TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daguenel A." TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514192v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzery" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30389-5" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514197v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30058-1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>