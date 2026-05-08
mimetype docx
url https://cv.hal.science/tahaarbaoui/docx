--- v1 (2026-03-26)
+++ v2 (2026-05-08)
@@ -66,306 +66,2737 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scheduling challenges in multi-line garment production: Application to an Algerian case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Fartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Sekai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhwane Boufellouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Belkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 277, pp.1248-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2026.02.164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balancing human–robot collaborative assembly lines: A constraint programming approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Nourmohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masood Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.111154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2025.111154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimizing the total completion time for a class of semi-online single machine scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Nouinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Yaloui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1051, pp.115422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-objective optimization of cycle time and robot energy expenditure in human-robot collaborated assembly lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Nourmohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masood Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 232, pp.1279-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2024.01.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing energy consumption considering residential solar panels generation and battery storage in smart homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Autuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.112122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.112122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mathematical Model for the Flexible Job Shop Scheduling Problem With Availability Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (2), pp.5388-5393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimizing the makespan for the two-machine flow shop scheduling problem with random breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 328 (2), pp.1437-1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-023-05324-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimising total weighted completion time for semi-online single machine scheduling with known arrivals and bounded processing times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Nouinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2023.2217294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint energy capacity and production planning optimization in flow-shop systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Rodoplu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.706-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of French Hospital Department Activities Using an Efficient Discrete Event Simulation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.9498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of French Hospital Department Activities Using an Efficient Discrete Event Simulation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.9498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A matheuristic approach for solving a simultaneous lot sizing and scheduling problem with client prioritization in tire industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert de Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, pp.107932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2022.107932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exact optimization method based on dominance properties for the design of AS/RSs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.102204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2020.102204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planning and Scheduling Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (19), pp.8980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11198980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The student scheduling problem at Université de Technologie de Compiègne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boufflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.114735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.114735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacitated Multi-item Lot Sizing Problem with Client Prioritization in Tire Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert De Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (1), pp.564-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single Item Lot Sizing Problem Under Renewable Energy Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Rodoplu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (13), pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation du service d’urgences à l’aide d’un modèle de simulation efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.S86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2019.01.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fix-and-relax heuristic for the single-item lot-sizing problem with a flow-shop system and energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Rodoplu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2019.1683249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lower bounds and compact mathematical formulations for spacing soft constraints for university examination timetabling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boufflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2019.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preprocessing and an improved MIP model for examination timetabling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boufflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 229 (1), pp.19-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-015-1832-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Making Approaches for Deconstruction Operations Optimization: A Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasseda Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Veillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Audy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fondrevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bassem Jarboui; Said Toumi; Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data-Driven Waste Revolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Singapore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-22, 2026, 978-981-96-5892-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-96-5890-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precedence-based and time-indexed formulations for the flexible job shop scheduling with machine availability constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connected Innovation and Technology X.0 1: Advancing Digital Transformation: Innovational Strategies for Smart Industry and Sustainable Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), Wiley, pp.141-152, 2024, 9781786309341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394306442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -375,7400 +2806,5099 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green stochastic heterogeneous fleet sizing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Évaluation dirigée par les données des risques et opportunités pour la planification industrielle et commerciale dans l’industrie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP, Société d'Automatique de Génie Industriel &amp; de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405681v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation dirigée par les données des risques et opportunités pour la planification industrielle et commerciale dans l’industrie automobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Green stochastic heterogeneous fleet sizing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP, Société d'Automatique de Génie Industriel &amp; de Productique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405678v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification des ressources humaines dans un atelier textile : Une heuristique pour le flexible job shop avec ressources doubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Regazzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ’École nationale des ponts et chaussées, Feb 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manual vs. Automated QUBO Formulations for Flow Shop Scheduling: A Comparative Study on D-Wave and InfinityQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Benatchba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '25 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Malaga, Spain, France. pp.2424-2432, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3712255.3734364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Flexible Job Shop Scheduling Problem with Setups and Operator Skills: an application in the textile industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Vienne, Austria. pp.1090 - 1095, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Backward Reduction algorithm for disassembly lot-sizing under random ordering lead time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Hnaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Control, Decision and Information Technologies (CoDIT 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vallette, Malta. pp.2114-2119, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Best Practices of SCOR DS Model Support Short Supply Chains Management: A Bibliometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IFIP Working Conference on Virtual Enterprises (PRO-VE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.259-273, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced QUBO Formulations for The Flow Shop Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Saiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Hnaien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference Companion (GECCO companion 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Melbourne VIC Australia, France. pp.1942-1949, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3638530.3664150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Bi-Objective Randomized Local Search Heuristic for a Resource-Constrained Joint Production and Maintenance Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhwane Boufellouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Belkaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tlemcen, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a textile flexible job-Shop scheduling problem using constraint programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mathematical models for the flexible job shop scheduling problem with machine availability constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 50th International Conference on Computers and Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American University of Sharjah, Oct 2023, Sharjah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">International Conference on Connected Innovation and Technology X.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025400v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical models for the flexible job shop scheduling problem with machine availability constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Solving a textile flexible job-Shop scheduling problem using constraint programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Connected Innovation and Technology X.0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">The 50th International Conference on Computers and Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American University of Sharjah, Oct 2023, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025329v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyScheduling: an Extensible and User-Friendly Python Framework for Scheduling Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elamine Athmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Terzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lisbon Portugal, Portugal. pp.1855-1863, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3583133.3596366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly Line Balancing with Collaborative Robots Under Uncertainty of Human Processing Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Nourmohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masood Fathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.2649-2653, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Flow-Shop Scheduling problem using Grover's Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Saiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Hnaien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lisbon Portugal, Portugal. pp.2250-2253, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3583133.3596378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Total Weighted Completion Times for Semi-online Single Machine Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nouinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC CONFERENCE ON MANUFACTURING MODELLING, MANAGEMENT AND CONTROL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.2191-2196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient heuristics and metaheuristics for the unrelated parallel machine scheduling problem with release dates and setup times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elamine Athmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Mimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Boston Massachusetts, France. pp.177-185, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3512290.3528857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Lot Sizing and scheduling problem in tire Industry: Elgibility constraint sensitivity analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ClusterTune: Tuning Metaheuristics using clustering for scheduling problems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elamine Athmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OLA 2021, International Workshop on Optimization and Learning: Challenges and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Sicile, Italy</w:t>
+              <w:t xml:space="preserve">META’21, The 8th International Conference on Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625414v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClusterTune: Tuning Metaheuristics using clustering for scheduling problems.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Lot Sizing and scheduling problem in tire Industry: Elgibility constraint sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert De Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’21, The 8th International Conference on Metaheuristics and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">OLA 2021, International Workshop on Optimization and Learning: Challenges and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625368v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-online Scheduling for Minimizing the Total Completion Time with Known Release Dates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Nouinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing - INCOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.653-658, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Emergency Departments Using Generalized Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laplanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Asian Conference on Intelligent Information and Database Systems, ACIIDS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Phuket, Thailand. pp.224-234, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-73280-6_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Learning Based Cost Model for Automatic Code Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Riyadh Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Merouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Hicham Leghettas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Abdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th MLSys Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Total Weighted Completion Times for Semi-online Single Machine Scheduling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Yalaoui</w:t>
+                <w:t xml:space="preserve">A Mixed Integer Linear Program For Human And Material Resources Optimization In Emergency Department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laplanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC CONFERENCE ON MANUFACTURING MODELLING, MANAGEMENT AND CONTROL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1054-1066</w:t>
+              <w:t xml:space="preserve">International Conference on Modeling, Optimization and Simulation (MOSIM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084540v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mixed Integer Linear Program For Human And Material Resources Optimization In Emergency Department</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Laplanche</w:t>
+                <w:t xml:space="preserve">Minimizing Total Weighted Completion Times for Semi-online Single Machine Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Nouinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Modeling, Optimization and Simulation (MOSIM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">10th IFAC CONFERENCE ON MANUFACTURING MODELLING, MANAGEMENT AND CONTROL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1054-1066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026959v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting hospital waiting times using a generalized stochastic petri net model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Optimization and Learning, OLA2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Unrelated Parallel Machine Scheduling Problem with Setups Using Late Acceptance Hill Climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Benatchba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Asian Conference on Intelligent Information and Database Systems, ACIIDS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Phuket, Thailand. pp.249-258, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-41964-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dedicated Lot Sizing Problem in Tire Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ouazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, [s.l.], Unknown Region. pp.10664-10669, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Heuristic For Single Machine Semi-online Total Completion Time Minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Nouinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.10676 - 10681, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Simulation-Based Optimization Approach for Improving Emergency Department Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI190723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation based optimization for emergency department activities management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Chouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence LOGISTICA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Simulated Annealing for the Unrelated Parallel Scheduling Problem with Machine and Sequence-dependent Setup Times.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Benatchba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INORMS ALIO international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and Heuristic Approaches for the Design of Automated Storage and Retrieval Systems (AS/RS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed A. Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 6th International Conference on Industrial Engineering and Applications (ICIEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Tokyo, Japan. pp.837-842, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEA.2019.8715076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Item Lot-Sizing Problem for Flow Shop Environment with Multiple Energy Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melek Rodoplu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2019, 30th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving The Single Item Lot Sizing Problem Under a Flow Shop Configuration With Multiple Energy Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melek Rodoplu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OLA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Contract Optimization for the Single Item Lot Sizing Problem in a Flow-Shop Configuration and Multiple Energy Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melek Rodoplu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1089-1094, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Unrelated Parallel Machine Scheduling Problem with Additional Resources Using Constraint Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIIDS 2018: Intelligent Information and Database Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Dong Hoi City, Vietnam. pp.716-725, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-75420-8_67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiFi emitters deployment for fingerprinting localization using genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Metaheuristics and Nature Inspired Computing (META)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterated Local Search for the Integrated Single Item Lot Sizing Problem for a Flow Shop Configuration With Energy Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melek Rodoplu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Metaheuristics and Nature Inspired Computing (META)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting patients flow at an emergency department.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeghi Rezvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oesterle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Chehade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Conference on Metaheuristics and Nature Inspired Computing META’18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact approach for the identical parallel machine scheduling problem with sequence-dependent setup times and the job splitting property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Bali, Indonesia. pp.721-725, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEM.2016.7797970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A matheuristic for exam timetabling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAC Conference on Manufacturing Modelling, Management and Control </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Troyes, Jun 2016, Troyes, France. pp.1289-1294, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Student Scheduling Problem At Université de Technologie de Compiègne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Azouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling : Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. pp.871-875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exam timetabling at Université de Technologie de Compiègne: a memetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference of the Practice and Theory of Automated Timetabling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, York, United Kingdom. pp.438-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-traitement et résolution de problème d'emploi du temps d'examens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2013, 14ième congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis Framework for Examination Timetabling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Combinatorial Search</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leavenworth, United States. pp.11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prétraitements et bornes inférieures pour des problèmes d'emploi du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizième congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830239v1</w:t>
-              </w:r>
-[...2299 lines deleted...]
-                <w:t xml:space="preserve">hal-01130350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing total tardiness and resource occupation in a textile sewing shop using a multi-objective heuristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Regazzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7778,265 +7908,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report for the Feasibility Study Innovation Region Fessenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Kytzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Gavrilut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Miocic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Strasbourg (UNISTRA); CNRS. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiative Grand Est de Services et Industries du Futur (IGESIF) - Rapport de recherche , S-Mart ( Systems, Manufacturing, Academics, Resources, Technologies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Région Grand Est. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8046,130 +8176,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new design of an adaptive model of infectious diseases based on artificial intelligence approach: monitoring and forecasting of COVID-19 epidemic cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Bekhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8179,114 +8309,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and solving university timetabling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Université de Technologie de Compiègne, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014COMP2167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01273311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8433,51 +8563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasseda Boukherroub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Veillette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Audy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fondrevelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-96-5890-9_1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-5890-9_1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Perroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306442" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Badreddine Laissaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Regazzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Farhani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.125" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04756016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708268" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Sassone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811511v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Saiem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3664150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Boufellouh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Belkaid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04446994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elamine Athmani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Henni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Terzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596366" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nourmohammadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Fathi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284282" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04447024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouinou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arbaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yalaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mimene" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528857" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Koch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouazene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert De Brunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.080" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03260787v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Chouba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplanche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73280-6_18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03347923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riyadh Baghdadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Merouani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Hicham Leghettas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abdous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04084540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625408v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02502174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41964-6_22" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaunet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2835" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03263315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2838" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190723" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02493498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Hamzaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEA.2019.8715076" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Rodoplu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.460" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75420-8_67" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chehade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeghi Rezvan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oesterle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2016.7797970" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boufflet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.701" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253887v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Azouni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Hu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917107v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068102v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111154" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yaloui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115422" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.01.126" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autuori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112122" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04427225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.186" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04430088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05324-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04430053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2217294" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199498" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.09.036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04447412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert de Brunier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.107932" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03347931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102204" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11198980" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03347954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114735" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.064" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02428550v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02500651v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blua" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.01.044" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1683249" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.02.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130350v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1832-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Najjar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kytzia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gavrilut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Miocic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03349712v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Nail" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Rabehi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Bekhiti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273311v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014COMP2167" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Fartas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sekai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Boufellouh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Belkaid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2026.02.164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nourmohammadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Fathi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yaloui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115422" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.01.126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autuori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouazene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04427225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Perroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.186" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04430088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05324-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04430053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2217294" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Rodoplu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.09.036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Chouba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplanche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199498" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04447412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Koch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert de Brunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.107932" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03347931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102204" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11198980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03347954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boufflet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114735" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625116v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert De Brunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.064" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02428550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02500651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.01.044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1683249" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.02.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1832-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasseda Boukherroub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Veillette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Audy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fondrevelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-96-5890-9_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-5890-9_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306442" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405678v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Badreddine Laissaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Regazzoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Farhani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734364" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.125" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04756016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708268" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Sassone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_17" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Saiem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3664150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04446994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elamine Athmani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Henni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Terzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596366" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284282" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04447024v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596378" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouinou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arbaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yalaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.033" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mimene" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528857" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625368v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625414v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03260787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73280-6_18" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03347923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riyadh Baghdadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Merouani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Hicham Leghettas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abdous" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04084540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02502174v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41964-6_22" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaunet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2835" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03263315v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2838" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272328v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blua" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190723" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625373v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02493498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Hamzaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEA.2019.8715076" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625419v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486622v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.460" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486637v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75420-8_67" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486608v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chehade" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeghi Rezvan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oesterle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486614v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2016.7797970" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397216v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.701" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Azouni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059931v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Hu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945539v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917107v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830239v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880224v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Najjar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kytzia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gavrilut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Miocic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703229v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03349712v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Nail" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Rabehi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Bekhiti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273311v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014COMP2167" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>