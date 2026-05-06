--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -1683,272 +1683,475 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative financing channels: International Evidence from the Initial Coin Offering success and the project starting-up</w:t>
+                <w:t xml:space="preserve">CSR Investment and Operating and Financial Leverage under Competitive Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mnif Zouhour</w:t>
+                <w:t xml:space="preserve">Rym Mhadhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taher Hamza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Waël Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEEC Business School (FR), John Molson School of Business, (Concordia University, CA), University of Jilin (CN), Dec 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fourth Edition of Ethical Finance and Sustainability Conference, Energy Transition &amp; Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093490v1</w:t>
+                <w:t xml:space="preserve">hal-05576106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carbon Performance and Stock Price Synchronicity: Do Economic Policy Uncertainty and Climate Risk Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Conference on Sustainability, Environment, and Social Transition in Economics and Finance (SESTEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative financing channels: International Evidence from the Initial Coin Offering success and the project starting-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnif Zouhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ftiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEEC Business School (FR), John Molson School of Business, (Concordia University, CA), University of Jilin (CN), Dec 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using support Vector Machine approach for forecasting the failure of the Tunisian compagnies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Henchiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Benammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taher Hamza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Scientific Meeting of the CLAssification and Data Analysis Group of the Italian Statistical Society Universit? di Catania (Italy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, X, France. pp.537-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2016,51 +2219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11BE1AC9"/>
+    <w:nsid w:val="FAE6B718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2247,51 +2450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/taher-hamza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-684X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980715v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Nizar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Hamza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barka Zeineb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-9dhe-6dwx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Guizani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Lakhal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.3035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-fyz8-05gk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Barka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Verdie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Sayah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-03-2023-0078" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mrad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106467" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nizar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lakhal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05683-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Allaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.394.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kammoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Louhichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.170.6769" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03380504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Kriaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-021-00052-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chourou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2019.08.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mselmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2017.02.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnif Zouhour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ftiti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Louhichi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Henchiri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Benammou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/taher-hamza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-684X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980715v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Nizar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Hamza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barka Zeineb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-9dhe-6dwx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Guizani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Lakhal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.3035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-fyz8-05gk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Barka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Verdie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Sayah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-03-2023-0078" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mrad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106467" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nizar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lakhal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05683-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Allaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.394.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kammoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Louhichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.170.6769" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03380504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Kriaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-021-00052-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chourou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2019.08.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mselmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2017.02.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Mhadhbi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Barka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnif Zouhour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ftiti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Louhichi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Henchiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Benammou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>