--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -650,317 +650,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring inventive performance of R&amp;D teams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Taheri</w:t>
+                <w:t xml:space="preserve">TRIZ theory and cased based reasoning:synergies and oppositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cavallucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Oget</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousselot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference TRIZ Future 2011-2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.446⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Innovative Design and Manufacturing (ICIDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.177-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-014-0252-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403759v1</w:t>
+                <w:t xml:space="preserve">hal-05403748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRIZ theory and cased based reasoning:synergies and oppositions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amadou Coulibaly</w:t>
+                <w:t xml:space="preserve">Measuring inventive performance of R&amp;D teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Taheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cavallucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Rousselot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Oget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Innovative Design and Manufacturing (ICIDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.177-183, </w:t>
+              <w:t xml:space="preserve">World Conference TRIZ Future 2011-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France. pp.514-521, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-014-0252-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403748v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for exploring technological changes in new systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Taheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cavallucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Oget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference TRIZ Future 2011-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Strasbourg, France. pp.1146-1156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1312,51 +1312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Samankan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Taheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 131 (10), pp.787. </w:t>
@@ -1820,89 +1820,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATEXTRACTOR</w:t>
+                <w:t xml:space="preserve">Process and machine for MANU - 2017 Facturing a hollow article made of thin glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cavallucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR.001.410018.000.R.P.2017.000.10000. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: BR112015006298 (A2). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240931v1</w:t>
+                <w:t xml:space="preserve">hal-05473261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process and machine for MANU - 2017 Facturing a hollow article made of thin glass</w:t>
               </w:r>
@@ -1920,113 +1920,113 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: BR112015006298 (A2). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473261v1</w:t>
+                <w:t xml:space="preserve">hal-05222385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process and machine for MANU - 2017 Facturing a hollow article made of thin glass</w:t>
+                <w:t xml:space="preserve">PATEXTRACTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cavallucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: BR112015006298 (A2). 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR.001.410018.000.R.P.2017.000.10000. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222385v1</w:t>
+                <w:t xml:space="preserve">hal-05240931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2275,51 +2275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giakos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08847-5_18" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST66504.2025.11268396" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57078-5_4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Houssin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Coulibaly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Souili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taheri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0252-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.436" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.448" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.03.126" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Zarkhah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Baghani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Samankan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-08750-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongchai Chinkatham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.11.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4PT9NXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousselot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-130273" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Victor Spurr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coleman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attanasio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tolley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Galloway" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05240931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giakos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08847-5_18" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST66504.2025.11268396" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57078-5_4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Houssin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Coulibaly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Souili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0252-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taheri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.446" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.436" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.448" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.03.126" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Zarkhah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Baghani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Samankan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-08750-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongchai Chinkatham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.11.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4PT9NXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousselot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-130273" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Victor Spurr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coleman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attanasio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tolley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Galloway" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05240931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>