--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -998,235 +998,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonging network lifetime under probabilistic target coverage in wireless mobile sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
+                <w:t xml:space="preserve">Towards a Hybrid Energy Efficient Multi-Tree-Based Optimized Routing Protocol for Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Stojmenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2012.07.021⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (12), pp.17295-17319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s121217295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724960v1</w:t>
+                <w:t xml:space="preserve">hal-00764335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Hybrid Energy Efficient Multi-Tree-Based Optimized Routing Protocol for Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+                <w:t xml:space="preserve">Prolonging network lifetime under probabilistic target coverage in wireless mobile sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Stojmenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (12), pp.17295-17319. </w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (9), pp.1039-1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s121217295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2012.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764335v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Point of Interest Discovery and Coverage with Mobile Wireless Sensors</w:t>
               </w:r>
@@ -1323,373 +1323,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Deployment Scheme for Mobile Relays in Substitution Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrico Natalizio</w:t>
+                <w:t xml:space="preserve">Investigating Data Similarity and Estimation Through Spatio-Temporal Correlation to Enhance Energy Efficiency in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Tawbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (4), pp.273-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731821v1</w:t>
+                <w:t xml:space="preserve">hal-00849044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Data Similarity and Estimation Through Spatio-Temporal Correlation to Enhance Energy Efficiency in WSNs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alia Ghaddar</w:t>
+                <w:t xml:space="preserve">Nodes self-deployment for coverage maximization in mobile robot networks using an evolving neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Loscrì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (9), pp.1047-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2011.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849044v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00627650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodes self-deployment for coverage maximization in mobile robot networks using an evolving neural network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Loscrì</w:t>
+                <w:t xml:space="preserve">Adaptive Deployment Scheme for Mobile Relays in Substitution Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35 (9), pp.1047-1055. </w:t>
+              <w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2011.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2012/128904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00627650v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Facilities for Experimental Internet of Things Research</w:t>
               </w:r>
@@ -2158,51 +2158,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Buoy Networks for IoT-Driven Marine Wildlife Conservation</w:t>
+                <w:t xml:space="preserve">Buoy-Based Multi-Hop Network for Marine Wildlife Monitoring in the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Patel</w:t>
@@ -2237,548 +2237,548 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Socha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Networked Robotics and Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">OCEANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996423v1</w:t>
+                <w:t xml:space="preserve">hal-05009774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility as a Species Identifier of Hooked Fishes: A Study of Geospatial Time Series</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scalable Buoy Networks for IoT-Driven Marine Wildlife Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Socha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e conférence IEEE PE-WASUN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2025, Barcelona (Online), Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Networked Robotics and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399664v1</w:t>
+                <w:t xml:space="preserve">hal-04996423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buoy-Based Multi-Hop Network for Marine Wildlife Monitoring in the Indian Ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobility as a Species Identifier of Hooked Fishes: A Study of Geospatial Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Paquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gadenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">21e conférence IEEE PE-WASUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Barcelona (Online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009774v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D visualization interface for virtualized UAVs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Emergency Vehicles Flow in Urban Environments Through SDN-based V2X Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Wubben</w:t>
+                <w:t xml:space="preserve">Mickaël Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Calafate</w:t>
+                <w:t xml:space="preserve">José D. Padrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos T. Calafate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI SIMUTOOLS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Seville, Spain</w:t>
+              <w:t xml:space="preserve">VTC2023-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531959v1</w:t>
+                <w:t xml:space="preserve">hal-04048553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Emergency Vehicles Flow in Urban Environments Through SDN-based V2X Communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José D. Padrón</w:t>
+                <w:t xml:space="preserve">Development of a 3D visualization interface for virtualized UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos T. Calafate</w:t>
+                <w:t xml:space="preserve">Jamie Wubben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Cano</w:t>
+                <w:t xml:space="preserve">Carlos Calafate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2023-Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">EAI SIMUTOOLS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048553v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting forged AS paths from BGP graph features using Recurrent Neural Networks</w:t>
               </w:r>
@@ -4466,226 +4466,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and reliable robot deployment for substitution networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy efficient mobile target tracking using flying drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PE-WASUN - Tenth ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks - 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 4th International Conference on Ambient Systems, Networks and Technologies (ANT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Halifax, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851363v1</w:t>
+                <w:t xml:space="preserve">hal-00827887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficient mobile target tracking using flying drones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and reliable robot deployment for substitution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Razafimandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference on Ambient Systems, Networks and Technologies (ANT 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PE-WASUN - Tenth ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Barcelona, Spain. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2507248.2507256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827887v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using efficiently autoregressive estimation in Wireless Sensor Networks</w:t>
               </w:r>
@@ -5538,282 +5538,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm for temporal anomaly detection in WSNs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting Quality of Service in Substitution Networks with Controlled Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Hijazi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE Wireless Communications \&amp; Networking Conference (WCNC 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paderborn, Germany. pp.248-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22450-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00569111v1</w:t>
+                <w:t xml:space="preserve">inria-00599124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Quality of Service in Substitution Networks with Controlled Mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithm for temporal anomaly detection in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Tawbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. IEEE Wireless Communications \&amp; Networking Conference (WCNC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cancun, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00599124v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00569111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodes Placement for reducing Energy Consumption in Multimedia Transmissions</w:t>
               </w:r>
@@ -6078,477 +6078,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00586681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective Approach for Data Collection in Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xu Li</w:t>
+                <w:t xml:space="preserve">Points of Interest Coverage with Connectivity Constraints using Wireless Mobile Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Erdelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.355-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00601679v1</w:t>
+                <w:t xml:space="preserve">inria-00589808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points of Interest Coverage with Connectivity Constraints using Wireless Mobile Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milan Erdelj</w:t>
+                <w:t xml:space="preserve">A Multi-objective Approach for Data Collection in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Padderborn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00589808v1</w:t>
+                <w:t xml:space="preserve">inria-00601679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Energy-Efficient Algorithm-Based Estimation in Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithm for data similarity measurements to reduce data redundancy in wireless sensor networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alia Ghaddar</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samar Tawbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 6th International Conference on Mobile Ad-hoc and Sensor Networks (MSN'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. IEEE WoWMoM, 1st International Workshop on Wireless Sensor, Actuator and Robot Networks (WiSARN2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montreal, Canada, Canada. pp.1--6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563420v1</w:t>
+                <w:t xml:space="preserve">inria-00546588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm for data similarity measurements to reduce data redundancy in wireless sensor networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Energy-Efficient Algorithm-Based Estimation in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alia Ghaddar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samar Tawbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE WoWMoM, 1st International Workshop on Wireless Sensor, Actuator and Robot Networks (WiSARN2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 6th International Conference on Mobile Ad-hoc and Sensor Networks (MSN'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Hangzhou, China. pp.39 -- 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSN.2010.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00546588v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00563420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Coverage with Controlled Connectivity in Wireless Sensor Networks</w:t>
               </w:r>
@@ -7036,103 +7036,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes pour l'estimation des données dans les réseaux de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Tawbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7391,51 +7391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Stojmenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mobile Ad Hoc and Sensor Networks (MSN'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Wuhan, China. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9542,51 +9542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04531984v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoarau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ugo Tournoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52953/CTFY7896" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.01.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.09.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Puglia Pugliese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guerriero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-015-0932-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296574v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Miranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7452275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01783842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.08.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2012.07.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s121217295" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/128904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ghaddar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simplot-Ryl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Tawbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Costanzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.09.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gluhak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Krco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Pfisterer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6069710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2163885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2007.09.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT3PZP3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2007.03.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5KTKN8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04996423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Patel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riviere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sautron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Socha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hoarau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paquiry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadenne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05009774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04531959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Wubben" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calafate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04048553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riviere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D. Padr&#243;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos T. Calafate" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700668" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524941" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sammarco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2019.8734203" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2018.8406980" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580889" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2017.8169803" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01582474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;han Noordally" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafimandimby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507256" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827887v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CITS.2013.6705727" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Nam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moraru" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalypso Magklara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690957v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nam Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComW.2012.6197538" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569111v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hijazi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pace" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_28" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN.2010.12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546588v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868589.1868592" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2010.5466992" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Khadar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_42" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vannier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384833v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN.2009.10" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473119v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_33" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384038v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384004v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405994v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176958v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1164717.1164761" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guerin-Lassous" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111903v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_34" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRKMD2MN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589819v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thonier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721702v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hauspie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589813v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914798v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00532658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ISAL0103" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04531984v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoarau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ugo Tournoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52953/CTFY7896" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.01.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.09.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Puglia Pugliese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guerriero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-015-0932-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296574v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Miranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7452275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01783842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.08.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s121217295" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2012.07.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ghaddar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simplot-Ryl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Tawbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Costanzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.09.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/128904" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gluhak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Krco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Pfisterer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6069710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2163885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2007.09.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT3PZP3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2007.03.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5KTKN8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05009774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Patel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riviere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sautron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Socha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04996423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hoarau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paquiry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04048553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riviere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D. Padr&#243;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos T. Calafate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04531959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Wubben" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calafate" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700668" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524941" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sammarco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2019.8734203" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2018.8406980" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580889" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2017.8169803" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01582474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;han Noordally" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafimandimby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507256" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CITS.2013.6705727" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Nam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moraru" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalypso Magklara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690957v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nam Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComW.2012.6197538" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hijazi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pace" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589808v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_28" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601679v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546588v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN.2010.12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868589.1868592" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2010.5466992" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Khadar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_42" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vannier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384833v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN.2009.10" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473119v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_33" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384038v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384004v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405994v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176958v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1164717.1164761" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guerin-Lassous" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111903v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_34" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRKMD2MN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589819v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thonier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721702v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hauspie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589813v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914798v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00532658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ISAL0103" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>