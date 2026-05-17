--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1323,269 +1323,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Data Similarity and Estimation Through Spatio-Temporal Correlation to Enhance Energy Efficiency in WSNs</w:t>
+                <w:t xml:space="preserve">Nodes self-deployment for coverage maximization in mobile robot networks using an evolving neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alia Ghaddar</w:t>
+                <w:t xml:space="preserve">Carmelo Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Loscrì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (9), pp.1047-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2011.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849044v1</w:t>
+                <w:t xml:space="preserve">inria-00627650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodes self-deployment for coverage maximization in mobile robot networks using an evolving neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Data Similarity and Estimation Through Spatio-Temporal Correlation to Enhance Energy Efficiency in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Costanzo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Tawbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (4), pp.273-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00627650v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Deployment Scheme for Mobile Relays in Substitution Networks</w:t>
               </w:r>
@@ -4933,338 +4933,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and Application of Idle Period Durations in IEEE 802.11 DCF-based Multihop Wireless Networks</w:t>
+                <w:t xml:space="preserve">Caractérisation des Périodes Libres dans les Réseaux 802.11 Multisauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Van Nam</w:t>
+                <w:t xml:space="preserve">van Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Moraru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724969v1</w:t>
+                <w:t xml:space="preserve">hal-00690957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node Discovery and Replacement Using Mobile Robot</w:t>
+                <w:t xml:space="preserve">Characterisation and Application of Idle Period Durations in IEEE 802.11 DCF-based Multihop Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalypso Magklara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
+                <w:t xml:space="preserve">Nguyen Van Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Moraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Ad Hoc Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740172v1</w:t>
+                <w:t xml:space="preserve">hal-00724969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des Périodes Libres dans les Réseaux 802.11 Multisauts</w:t>
+                <w:t xml:space="preserve">Node Discovery and Replacement Using Mobile Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Nam Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+                <w:t xml:space="preserve">Kalypso Magklara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Moraru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">4th International Conference on Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690957v1</w:t>
+                <w:t xml:space="preserve">hal-00740172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Point of Interest Discovery and Coverage with Mobile Wireless Sensors</w:t>
               </w:r>
@@ -5678,90 +5678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm for temporal anomaly detection in WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Tawbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6078,295 +6078,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00586681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points of Interest Coverage with Connectivity Constraints using Wireless Mobile Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milan Erdelj</w:t>
+                <w:t xml:space="preserve">A Multi-objective Approach for Data Collection in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Padderborn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00589808v1</w:t>
+                <w:t xml:space="preserve">inria-00601679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective Approach for Data Collection in Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xu Li</w:t>
+                <w:t xml:space="preserve">Points of Interest Coverage with Connectivity Constraints using Wireless Mobile Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Erdelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.355-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00601679v1</w:t>
+                <w:t xml:space="preserve">inria-00589808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm for data similarity measurements to reduce data redundancy in wireless sensor networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Tawbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6404,103 +6404,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Energy-Efficient Algorithm-Based Estimation in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Tawbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 6th International Conference on Mobile Ad-hoc and Sensor Networks (MSN'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Hangzhou, China. pp.39 -- 46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7036,103 +7036,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes pour l'estimation des données dans les réseaux de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Tawbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9542,51 +9542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04531984v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoarau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ugo Tournoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52953/CTFY7896" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.01.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.09.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Puglia Pugliese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guerriero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-015-0932-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296574v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Miranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7452275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01783842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.08.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s121217295" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2012.07.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ghaddar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simplot-Ryl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Tawbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Costanzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.09.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/128904" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gluhak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Krco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Pfisterer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6069710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2163885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2007.09.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT3PZP3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2007.03.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5KTKN8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05009774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Patel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riviere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sautron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Socha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04996423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hoarau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paquiry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04048553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riviere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D. Padr&#243;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos T. Calafate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04531959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Wubben" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calafate" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700668" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524941" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sammarco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2019.8734203" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2018.8406980" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580889" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2017.8169803" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01582474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;han Noordally" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafimandimby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507256" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CITS.2013.6705727" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Nam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moraru" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalypso Magklara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690957v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nam Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComW.2012.6197538" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hijazi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pace" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589808v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_28" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601679v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546588v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN.2010.12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868589.1868592" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2010.5466992" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Khadar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_42" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vannier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384833v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN.2009.10" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473119v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_33" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384038v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384004v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405994v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176958v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1164717.1164761" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guerin-Lassous" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111903v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_34" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRKMD2MN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589819v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thonier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721702v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hauspie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589813v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914798v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00532658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ISAL0103" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04531984v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoarau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ugo Tournoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52953/CTFY7896" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.01.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.09.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Puglia Pugliese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guerriero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-015-0932-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296574v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Miranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7452275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01783842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.08.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s121217295" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2012.07.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Costanzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.09.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ghaddar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simplot-Ryl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Tawbi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/128904" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gluhak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Krco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Pfisterer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6069710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2163885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2007.09.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT3PZP3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2007.03.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5KTKN8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05009774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Patel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riviere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sautron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Socha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04996423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hoarau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paquiry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04048553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riviere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D. Padr&#243;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos T. Calafate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04531959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Wubben" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calafate" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700668" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524941" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sammarco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2019.8734203" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2018.8406980" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580889" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2017.8169803" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01582474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;han Noordally" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafimandimby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507256" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CITS.2013.6705727" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nam Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moraru" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Nam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalypso Magklara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComW.2012.6197538" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hijazi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pace" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_28" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546588v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN.2010.12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868589.1868592" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2010.5466992" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Khadar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_42" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vannier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384833v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSN.2009.10" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473119v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_33" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384038v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384004v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405994v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176958v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1164717.1164761" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guerin-Lassous" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111903v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_34" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRKMD2MN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589819v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03820401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thonier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721702v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hauspie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589813v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914798v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00532658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ISAL0103" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>