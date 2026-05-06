--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -234,3749 +234,3749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Careful ventilation in acute respiratory distress syndrome: the protocol of the CAVIARDS international multicentre randomised basket trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective multicentre study of upper respiratory mucosal transcriptomics reveals two major endotypes of critically ill COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Coudroy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
+                <w:t xml:space="preserve">Laure Boizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-115775⟩</w:t>
+              <w:t xml:space="preserve">Communications Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (1), pp.238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43856-026-01474-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526867v1</w:t>
+                <w:t xml:space="preserve">hal-05574319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of thromboembolic events in critically-ill COVID-19 patients infected with Omicron: results from the French prospective, multicenter SEVARVIR cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bay</w:t>
+                <w:t xml:space="preserve">Careful ventilation in acute respiratory distress syndrome: the protocol of the CAVIARDS international multicentre randomised basket trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Telias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemijn Jonkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Thille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Audureau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Préau</w:t>
+                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05473-w⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (2), pp.e115775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-115775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109237v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Impact of frailty and older age on weaning from invasive ventilation: a secondary analysis of the WEAN SAFE study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An international observational study validating gene-expression sepsis immune subgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B. Antcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Peronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caoimhe M Laffey</w:t>
+                <w:t xml:space="preserve">Frédéric Pène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rionach Sheerin</w:t>
+                <w:t xml:space="preserve">Kristoffer Strålin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omid Khazaei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tài Pham</w:t>
+                <w:t xml:space="preserve">David Brealey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01467-7⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05319-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299915v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An international observational study validating gene-expression sepsis immune subgroups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Impact of frailty and older age on weaning from invasive ventilation: a secondary analysis of the WEAN SAFE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caoimhe M Laffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rionach Sheerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David B. Antcliffe</w:t>
+                <w:t xml:space="preserve">Omid Khazaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Peronnet</w:t>
+                <w:t xml:space="preserve">Bairbre a Mcnicholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Brealey</w:t>
+                <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05319-5⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01467-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980703v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of PaO2 from SpO2 values in critically ill invasively ventilated patients: rationale and protocol for a patient–level analysis of ERICC, LUNG SAFE, PRoVENT and PRoVENT–iMiC (PRoPERLy II)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of thromboembolic events in critically-ill COVID-19 patients infected with Omicron: results from the French prospective, multicenter SEVARVIR cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Corrado Serafini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luciano César Pontes Azevedo</w:t>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62675/2965-2774.20250270⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05473-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039704v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temporary suspension of chronic immunosuppressive drugs on day-90 mortality and ICU-acquired infections among critically Ill patients with solid organ transplant: a retrospective multicenter study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Préau</w:t>
+                <w:t xml:space="preserve">Prediction of PaO2 from SpO2 values in critically ill invasively ventilated patients: rationale and protocol for a patient–level analysis of ERICC, LUNG SAFE, PRoVENT and PRoVENT–iMiC (PRoPERLy II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Corrado Serafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M P van Meenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Serpa Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano César Pontes Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-025-08024-7⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62675/2965-2774.20250270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500229v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-COVID major depression is not associated with peripheral inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Chappell</w:t>
+                <w:t xml:space="preserve">Effect of temporary suspension of chronic immunosuppressive drugs on day-90 mortality and ICU-acquired infections among critically Ill patients with solid organ transplant: a retrospective multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2025.02.005⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (8), pp.1442-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-025-08024-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039703v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with respiratory syncytial virus infection in critically ill patients : a retrospective multicentre cohort study in Great Paris area hospitals, 2017-2023</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Intubate patients with sepsis before midnight or do it when the time comes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Lipcsey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiaf129⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-024-05247-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297667v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intubate patients with sepsis before midnight or do it when the time comes?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Impact of frailty and older age on weaning from invasive ventilation: a secondary analysis of the WEAN SAFE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caoimhe M. Laffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rionach Sheerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Khazaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bairbre A. Mcnicholas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-024-05247-w⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01435-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954169v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of frailty and older age on weaning from invasive ventilation: a secondary analysis of the WEAN SAFE study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with respiratory syncytial virus infection in critically ill patients : a retrospective multicentre cohort study in Great Paris area hospitals, 2017-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Layese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Celante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01435-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaf129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954168v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory effects of prone position in COVID-19 acute respiratory distress syndrome differ according to the recruitment-to-inflation ratio: a prospective observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-COVID major depression is not associated with peripheral inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Lai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marta Fasan</w:t>
+                <w:t xml:space="preserve">Kenneth Chappell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01375-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183, pp.106-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2025.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910408v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron sublineage JN.1 in critically ill COVID-19 patients: a prospective, multicenter cohort study in France, November 2022 to January 2024</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Audureau</w:t>
+                <w:t xml:space="preserve">Respiratory effects of prone position in COVID-19 acute respiratory distress syndrome differ according to the recruitment-to-inflation ratio: a prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Jelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Préau</w:t>
+                <w:t xml:space="preserve">Marta Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01319-w⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01375-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500287v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 associated pulmonary aspergillosis in critically-ill patients: a prospective multicenter study in the era of Delta and Omicron variants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bay</w:t>
+                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron sublineage JN.1 in critically ill COVID-19 patients: a prospective, multicenter cohort study in France, November 2022 to January 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Handala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Préau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01296-0⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14, pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01319-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577615v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Positive End-Expiratory Pressure on Pulmonary Vascular Resistance Depends on Lung Recruitability in Patients with Acute Respiratory Distress Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Fouqué</w:t>
+                <w:t xml:space="preserve">COVID-19 associated pulmonary aspergillosis in critically-ill patients: a prospective multicenter study in the era of Delta and Omicron variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202402-0383OC⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01296-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954167v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing preload responsiveness by the tidal volume challenge assessed by the photoplethysmographic perfusion index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Positive End-Expiratory Pressure on Pulmonary Vascular Resistance Depends on Lung Recruitability in Patients with Acute Respiratory Distress Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Cappio Borlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hagry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Bruscagnin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Hagry</w:t>
+                <w:t xml:space="preserve">Gaëlle Fouqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-024-05085-w⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 210 (7), pp.900-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202402-0383OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910425v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of life-sustaining therapies in critically ill patients with COVID-19: a descriptive epidemiological investigation from the COVID-ICU study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing preload responsiveness by the tidal volume challenge assessed by the photoplethysmographic perfusion index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bruscagnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rosalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Giabicani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
+                <w:t xml:space="preserve">Gaelle Fouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hagry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27 (1), pp.103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04349-1⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 28 (1), pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-024-05085-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399172v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe SARS-Cov2 pneumonia in vaccinated patients: a multicenter cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mirouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Friol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.1902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-29131-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality in Patients with Obesity and Acute Respiratory Distress Syndrome Receiving Extracorporeal Membrane Oxygenation: The Multicenter ECMObesity Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limitation of life-sustaining therapies in critically ill patients with COVID-19: a descriptive epidemiological investigation from the COVID-ICU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Giabicani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darya D. Rudym</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michaela R. Anderson</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202212-2293OC⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04349-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229509v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Trends in clinical characteristics and outcomes of all critically ill COVID-19 adult patients hospitalized in France between March 2020 and June 2021: a national database study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gastric Cross-Sectional Area to Predict Gastric Intolerance in Critically Ill Patients: The Sono-ICU Prospective Observational Bicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Cambriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Naouri</w:t>
+                <w:t xml:space="preserve">Francis Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-023-01111-2⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Explorations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.e0882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCE.0000000000000882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073600v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and outcomes of early-onset AKI in COVID-19-related ARDS in comparison with non-COVID-19-related ARDS: insights from two prospective global cohort studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacky Y. Suen</w:t>
+                <w:t xml:space="preserve">Relationship of Extravascular Lung Water and Pulmonary Vascular Permeability to Respiratory Mechanics in Patients with COVID-19-Induced ARDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04294-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.2028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12052028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068688v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in clinical characteristics and outcomes between COVID-19 and influenza in critically ill adult patients: A national database study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Beduneau</w:t>
+                <w:t xml:space="preserve">Functional respiratory complaints among COVID-19 survivors: a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beurnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.05.011⟩</w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.00063-2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00063-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190830v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric Cross-Sectional Area to Predict Gastric Intolerance in Critically Ill Patients: The Sono-ICU Prospective Observational Bicenter Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tai Pham</w:t>
+                <w:t xml:space="preserve">Differences in clinical characteristics and outcomes between COVID-19 and influenza in critically ill adult patients: A national database study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Naouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài I. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert C. Vuagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Beduneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Explorations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCE.0000000000000882⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (2), pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090460v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship of Extravascular Lung Water and Pulmonary Vascular Permeability to Respiratory Mechanics in Patients with COVID-19-Induced ARDS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Lai</w:t>
+                <w:t xml:space="preserve">Correction: Trends in clinical characteristics and outcomes of all critically ill COVID-19 adult patients hospitalized in France between March 2020 and June 2021: a national database study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Naouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Vuagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Beduneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12052028⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-023-01111-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520066v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional respiratory complaints among COVID-19 survivors: a prospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tai Pham</w:t>
+                <w:t xml:space="preserve">Epidemiology and outcomes of early-onset AKI in COVID-19-related ARDS in comparison with non-COVID-19-related ARDS: insights from two prospective global cohort studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bairbre Aine Mcnicholas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Rezoagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Simpkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sankalp Khanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Y. Suen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/23120541.00063-2023⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04294-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519641v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in clinical characteristics and outcomes of all critically ill COVID-19 adult patients hospitalized in France between March 2020 and June 2021: a national database study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tai Pham</w:t>
+                <w:t xml:space="preserve">Mortality in Patients with Obesity and Acute Respiratory Distress Syndrome Receiving Extracorporeal Membrane Oxygenation: The Multicenter ECMObesity Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya D. Rudym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig R. Rackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Grasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela R. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01097-3⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 208 (6), pp.685-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202212-2293OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074223v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaning from mechanical ventilation in intensive care units across 50 countries (WEAN SAFE): a multicentre, prospective, observational cohort study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trends in clinical characteristics and outcomes of all critically ill COVID-19 adult patients hospitalized in France between March 2020 and June 2021: a national database study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Naouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Vuagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Beduneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (5), pp.465-476. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00449-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01097-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04052514v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological pulmonary sequelae after COVID-19 and correlation with clinical and functional pulmonary evaluation: results of a prospective cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weaning from mechanical ventilation in intensive care units across 50 countries (WEAN SAFE): a multicentre, prospective, observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Soliman</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leo Heunks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-023-10044-0⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.465-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00449-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194832v1</w:t>
+                <w:t xml:space="preserve">inserm-04052514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 variants and mutational patterns: relationship with risk of ventilator-associated pneumonia in critically ill COVID-19 patients in the era of dexamethasone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiological pulmonary sequelae after COVID-19 and correlation with clinical and functional pulmonary evaluation: results of a prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Soliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heithem Soliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Crézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Razazi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
+                <w:t xml:space="preserve">David Montani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-33639-5⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-023-10044-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106275v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron variants BA.2, BA.5 and BQ.1.1 in critically ill patients with COVID-19: a prospective, multicenter cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3985,6197 +3985,6197 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40635-023-00536-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of acute hypercapnia on mortality and short-term physiology in patients mechanically ventilated for ARDS: a systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SARS-CoV-2 variants and mutational patterns: relationship with risk of ventilator-associated pneumonia in critically ill COVID-19 patients in the era of dexamethasone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Martins Bexiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Arrestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Gendreau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06640-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-33639-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772607v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoeconomic variations in epidemiology, ventilation management, and outcomes in invasively ventilated intensive care unit patients without acute respiratory distress syndrome: a pooled analysis of four observational studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Pisani</w:t>
+                <w:t xml:space="preserve">The role of acute hypercapnia on mortality and short-term physiology in patients mechanically ventilated for ARDS: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vieillard-Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Geke Algera</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armand Mekontso Dessap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2214-109X(21)00485-X⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (5), pp.517-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06640-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002917v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Clinical phenotypes and outcomes associated with SARS-CoV-2 variant Omicron in critically ill French patients with COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tài Pham</w:t>
+                <w:t xml:space="preserve">Post-acute COVID-19 syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34575-0⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (163), pp.210185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/16000617.0185-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073916v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and utility of ARDS subphenotypes identified by machine-learning models using clinical data: an observational, multicohort, retrospective analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Author Correction: Clinical phenotypes and outcomes associated with SARS-CoV-2 variant Omicron in critically ill French patients with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Heming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyanne Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanjing Zhuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(21)00461-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34575-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04106177v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-acute COVID-19 syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Colle</w:t>
+                <w:t xml:space="preserve">Geoeconomic variations in epidemiology, ventilation management, and outcomes in invasively ventilated intensive care unit patients without acute respiratory distress syndrome: a pooled analysis of four observational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Geke Algera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Serpa Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/16000617.0185-2021⟩</w:t>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e227-e235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2214-109X(21)00485-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522397v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 Genomic Characteristics and Clinical Impact of SARS-CoV-2 Viral Diversity in Critically Ill COVID-19 Patients: A Prospective Multicenter Cohort Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Arrestier</w:t>
+                <w:t xml:space="preserve">Validation and utility of ARDS subphenotypes identified by machine-learning models using clinical data: an observational, multicohort, retrospective analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj V Maddali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Churpek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Rezoagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Marot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dubois</w:t>
+                <w:t xml:space="preserve">Hanjing Zhuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14071529⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.367-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(21)00461-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775781v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04106177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoeconomic variations in epidemiology, ventilation management, and outcomes in invasively ventilated intensive care unit patients without acute respiratory distress syndrome: a pooled analysis of four observational studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tài Pham</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 Genomic Characteristics and Clinical Impact of SARS-CoV-2 Viral Diversity in Critically Ill COVID-19 Patients: A Prospective Multicenter Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Arrestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2214-109X(21)00485-X⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14071529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004165v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory symptoms and radiological findings in post-acute COVID-19 syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tai Pham</w:t>
+                <w:t xml:space="preserve">Mechanical ventilation in patients with cardiogenic pulmonary edema: a sub-analysis of the LUNG SAFE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Amado-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodríguez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40560-022-00648-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/23120541.00479-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04522319v1</w:t>
+                <w:t xml:space="preserve">hal-03945218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical ventilation in patients with cardiogenic pulmonary edema: a sub-analysis of the LUNG SAFE study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eddy Fan</w:t>
+                <w:t xml:space="preserve">Respiratory symptoms and radiological findings in post-acute COVID-19 syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Marie Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beurnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intensive Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.00479-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00479-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40560-022-00648-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03945218v1</w:t>
+                <w:t xml:space="preserve">hal-04522319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient characteristics, management and outcomes in a Nordic subset of the “large observational study to understand the global impact of severe acute respiratory failure” (LUNG SAFE) study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Henrik Laake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milada Cvancarova Småstuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Hylander Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Sune Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayyba Naz Aslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66 (6), pp.684-695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aas.14069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 variant Omicron in critically ill French patients with COVID-19</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Presence of comorbidities alters management and worsens outcome of patients with acute respiratory distress syndrome: insights from the LUNG SAFE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Rezoagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bairbre Aine Mcnicholas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Madotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33801-z⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01015-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947764v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of comorbidities alters management and worsens outcome of patients with acute respiratory distress syndrome: insights from the LUNG SAFE study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 variant Omicron in critically ill French patients with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Heming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyanne Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Bellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01015-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33801-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888908v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracheostomy management in patients with severe acute respiratory distress syndrome receiving extracorporeal membrane oxygenation: an International Multicenter Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Fisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Martucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl Abrams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frapard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25, pp.238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-021-03649-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal life support in COVID‐19‐related acute respiratory distress syndrome: A EuroELSO international survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armin Kalenka</w:t>
+                <w:t xml:space="preserve">Death in hospital following ICU discharge: insights from the LUNG SAFE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Madotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Mikael Broman</w:t>
+                <w:t xml:space="preserve">Bairbre Mcnicholas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Rezoagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Supady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justyna Swol</w:t>
+                <w:t xml:space="preserve">John Laffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Organs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aor.13940⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03465-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211954v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of diaphragmatic inactivity after endotracheal intubation of critically ill patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of a massive open online course (MOOC) incorporating interactive simulation videos on residents’ knowledge retention regarding mechanical ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michel Beloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Chaim Sklar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annemijn Jonkman</w:t>
+                <w:t xml:space="preserve">Lise Piquilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Rauseo</w:t>
+                <w:t xml:space="preserve">Stéphan Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Soliman</w:t>
+                <w:t xml:space="preserve">Damien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-020-03435-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12909-021-03025-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342966v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death in hospital following ICU discharge: insights from the LUNG SAFE study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duration of diaphragmatic inactivity after endotracheal intubation of critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chaim Sklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Madotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tài Pham</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemijn Jonkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Laffey</w:t>
+                <w:t xml:space="preserve">Michela Rauseo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25 (1), pp.144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03465-0⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-020-03435-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997442v1</w:t>
+                <w:t xml:space="preserve">hal-03342966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a massive open online course (MOOC) incorporating interactive simulation videos on residents’ knowledge retention regarding mechanical ventilation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracorporeal life support in COVID‐19‐related acute respiratory distress syndrome: A EuroELSO international survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Piquilloud</w:t>
+                <w:t xml:space="preserve">Sebastian Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Ehrmann</w:t>
+                <w:t xml:space="preserve">Armin Kalenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Roux</w:t>
+                <w:t xml:space="preserve">Lars Mikael Broman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Supady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Swol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-021-03025-8⟩</w:t>
+              <w:t xml:space="preserve">Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (5), pp.495-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aor.13940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487743v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pain and dyspnea control during awake fiberoptic bronchoscopy in critically ill patients: safety and efficacy of remifentanil target-controlled infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Elabbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (48), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-021-00832-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyspnea and respiratory muscles ultrasound to predict extubation failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan C Goligher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliya Sergenyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.2100002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.00002-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 ARDS is characterized by higher extravascular lung water than non-COVID-19 ARDS: the PiCCOVID study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Teboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (1), pp.186. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03594-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approach for post-acute COVID-19 syndrome: time to break down the walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Savale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beurnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58, pp.2101090. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01090-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How severe COVID-19 infection is changing ARDS management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niall D Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ng Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (12), pp.2184-2186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-020-06245-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04052642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Ventilation for Acute Respiratory Distress Syndrome during Extracorporeal Life Support. Research and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl Abrams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Beitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 201 (5), pp.514-525. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201907-1283CI⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperoxemia and excess oxygen use in early acute respiratory distress syndrome: insights from the LUNG SAFE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Madotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Rezoagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bairbre Mcnicholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (1), pp.125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-020-2826-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep and Pathological Wakefulness at the Time of Liberation from Mechanical Ventilation (SLEEWE). A Prospective Multicenter Physiological Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility and safety of extracorporeal CO2 removal to enhance protective ventilation in acute respiratory distress syndrome: the SUPERNOVA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetyana Kendzerska</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marco Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201811-2119OC⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (5), pp.592-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-019-05567-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985691v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and safety of extracorporeal CO2 removal to enhance protective ventilation in acute respiratory distress syndrome: the SUPERNOVA study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tai Pham</w:t>
+                <w:t xml:space="preserve">Sleep and Pathological Wakefulness at the Time of Liberation from Mechanical Ventilation (SLEEWE). A Prospective Multicenter Physiological Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Marco Ranieri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magdy Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuttapol Rittayamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Kendzerska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Telias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-019-05567-4⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 199 (9), pp.1106-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201811-2119OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996525v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Ventilation Management during Extracorporeal Membrane Oxygenation for Acute Respiratory Distress Syndrome An International Multicenter Prospective Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Arcadipane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Agerstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichiro Ohshimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 200 (8), pp.1002-1012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.201806-1094OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practice Patterns and Ethical Considerations in the Management of Venovenous Extracorporeal Membrane Oxygenation Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Spontaneous Breathing in Early Acute Respiratory Distress Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Randall Curtis</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Laffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 47 (10), pp.1346-1355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003910⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 47 (2), pp.229-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983206v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Breathing in Early Acute Respiratory Distress Syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Practice Patterns and Ethical Considerations in the Management of Venovenous Extracorporeal Membrane Oxygenation Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Abrams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John Laffey</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Randall Curtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 47 (2), pp.229-238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003519⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 47 (10), pp.1346-1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985703v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice Patterns and Ethical Considerations in the Management of Venovenous Extracorporeal Membrane Oxygenation Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darryl Abrams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Randall Curtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (10), pp.1346-1355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of lower versus higher CO 2 extraction devices to allow ultraprotective ventilation: secondary analysis of the SUPERNOVA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Tonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (12), pp.1179-1181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2019-213591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and risk factors for acute kidney injury among trauma patients: a multicenter cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (1), pp.344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-022-03949-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute Respiratory Distress Syndrome Cases Volume and ICU Mortality in Medical Patients:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter C. Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aegerter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (1), pp.e33-e40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying associations between diabetes and acute respiratory distress syndrome in patients with acute hypoxemic respiratory failure: an analysis of the LUNG SAFE database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tài Pham</w:t>
+                <w:t xml:space="preserve">Intra-aortic balloon pump protects against hydrostatic pulmonary oedema during peripheral venoarterial-extracorporeal membrane oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bréchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-018-2158-y⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2048872617711169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919467v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-aortic balloon pump protects against hydrostatic pulmonary oedema during peripheral venoarterial-extracorporeal membrane oxygenation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tai Pham</w:t>
+                <w:t xml:space="preserve">Identifying associations between diabetes and acute respiratory distress syndrome in patients with acute hypoxemic respiratory failure: an analysis of the LUNG SAFE database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Madotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John G Laffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2048872617711169⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-018-2158-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983071v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology and patterns of tracheostomy practice in patients with acute respiratory distress syndrome in ICUs across 50 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshikazu Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Madotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isao Nagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masatoshi Uchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, pp.195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-018-2126-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-aortic balloon pump protects against hydrostatic pulmonary oedema during peripheral venoarterial-extracorporeal membrane oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bréchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bréchot</w:t>
+                <w:t xml:space="preserve">Francesca Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Demondion</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal: Acute Cardiovascular Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (1), pp.62-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2048872617711169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996576v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-flow nasal oxygen versus noninvasive ventilation in adult patients with cystic fibrosis: a randomized crossover physiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C Sklar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttapol Rittayamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Luca Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-018-0432-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunocompromised patients with acute respiratory distress syndrome: secondary analysis of the LUNG SAFE database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cortegiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Madotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Gregoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Bellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Laffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, pp.157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-018-2079-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-flow nasal oxygen versus noninvasive ventilation in adult patients with cystic fibrosis: a randomized crossover physiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sklar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttapol Rittayamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Luca Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-018-0432-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic bronchitis: An unusual complication of acute chest syndrome in adult</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of early antimicrobial therapy adaptation guided by the BetaLACTA® test: a case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxens Decavele</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Marc Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Rozencwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Mahdi Hafiani</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Blayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmcr.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-017-1746-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517639v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of early antimicrobial therapy adaptation guided by the BetaLACTA® test: a case-control study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Plastic bronchitis: An unusual complication of acute chest syndrome in adult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxens Decavele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Blayau</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Hafiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-017-1746-6⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.93-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmcr.2017.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909450v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of Weaning Outcome according to a New Definition. The WIND Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Béduneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Schortgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Piquilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Zogheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 195 (6), pp.772-783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.201602-0320OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and Impact on Weaning of Pleural Effusion at the Time of Liberation from Mechanical Ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Beurton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Damien Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anesthesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126 (6), pp.1107-1115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/ALN.0000000000001621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of a simple on-line screening registry for measuring ICU burden related to an Influenza pandemic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Marie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brun-Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (4), pp.R118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/cc11412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00723061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId368"/>
+      <w:footerReference w:type="default" r:id="rId370"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10322,51 +10322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guigon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40121-025-01291-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05526867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Telias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemijn Jonkman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-115775" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05473-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M Laffey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rionach Sheerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Khazaei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bairbre a Mcnicholas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01467-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Antcliffe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peronnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Str&#229;lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brealey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05319-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Corrado Serafini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M P van Meenen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pisani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Serpa Neto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano C&#233;sar Pontes Azevedo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62675/2965-2774.20250270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boschi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Chappell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2025.02.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Celante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf129" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Lipcsey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-05247-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M. Laffey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bairbre A. Mcnicholas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01435-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jelinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lardet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fasan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01375-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577615v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01296-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04954167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cappio Borlino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hagry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202402-0383OC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bruscagnin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rosalba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-05085-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Giabicani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Terrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poncet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04349-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mirouse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Friol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Moreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jullien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29131-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya D. Rudym" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Rackley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grasselli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela R. Anderson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202212-2293OC" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Naouri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vuagnat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Beduneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Pham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01111-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068688v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bairbre Aine Mcnicholas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Rezoagli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Simpkin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Khanna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Y. Suen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04294-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i I. Pham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert C. Vuagnat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.05.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel El Khoury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pardo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cambriel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCE.0000000000000882" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520066v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teboul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12052028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519641v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beurnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ja&#239;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00063-2023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01097-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04052514v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Heunks" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00449-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Soliman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Soliman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Brillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-10044-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106275v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Martins Bexiga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arrestier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peiffer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33639-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-023-00536-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gendreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vieillard-Baron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso Dessap" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06640-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002917v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geke Algera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Azevedo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(21)00485-X" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073916v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyanne Gault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34575-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04106177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj V Maddali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Churpek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjing Zhuo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(21)00461-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522397v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyrignac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0185-2021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775781v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071529" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004165v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522319v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Marie Jutant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00479-2021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03945218v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amado-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez-Garcia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bellani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Fan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40560-022-00648-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Henrik Laake" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milada Cvancarova Sm&#229;stuen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hylander M&#248;ller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Sune Larsson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayyba Naz Aslam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.14069" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03947764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33801-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888908v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Madotto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01015-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284011v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fisser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Martucci" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Abrams" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frapard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03649-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kalenka" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Mikael Broman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Supady" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Swol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13940" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342966v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chaim Sklar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Rauseo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Soliman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03435-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997442v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bairbre Mcnicholas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Laffey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03465-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487743v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel Beloncle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Piquilloud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Ehrmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-03025-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03193774v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Caron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parrot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Elabbadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupeyrat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Turpin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00832-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03206377v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan C Goligher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Sergenyuk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00002-2021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248618v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Moretto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03594-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532520v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas No&#235;l" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01090-2021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04052642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall D Ferguson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ng Gong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-06245-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997132v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Beitler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201907-1283CI" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715270v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Schmidt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-2826-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Younes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttapol Rittayamai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Kendzerska" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201811-2119OC" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Fanelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marco Ranieri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05567-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572337v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arcadipane" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Agerstrand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Ohshimo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201806-1094OC" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burns" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randall Curtis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003910" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985703v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Haren" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003519" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997142v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tonetti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pesenti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2019-213591" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050481v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sigaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lebbah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-03949-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849927v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Austin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002816" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919467v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Boyle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Laffey" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2158-y" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983071v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;chot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demondion" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Santi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebreton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872617711169" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616799v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshikazu Abe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Nagata" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Uchida" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2126-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996576v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875538v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Sklar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent West" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Luca Grieco" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0432-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616866v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cortegiani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gregoretti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2079-9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985802v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sklar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517639v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feray" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mora" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Decavele" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Hafiani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmcr.2017.04.006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909450v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Rozencwajg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vimont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blayau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1746-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365599v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan B&#233;duneau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Schortgen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Zogheib" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201602-0320OC" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985884v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beurton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Ricard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000001621" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723061v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marie Richard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun-Buisson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc11412" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guigon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40121-025-01291-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boizeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-026-01474-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05526867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Telias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemijn Jonkman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-115775" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Antcliffe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peronnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Str&#229;lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brealey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05319-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M Laffey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rionach Sheerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Khazaei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bairbre a Mcnicholas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01467-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05473-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Corrado Serafini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M P van Meenen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pisani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Serpa Neto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano C&#233;sar Pontes Azevedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62675/2965-2774.20250270" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Lipcsey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-05247-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M. Laffey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bairbre A. Mcnicholas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01435-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Celante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf129" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Morin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Chappell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2025.02.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jelinski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fasan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01375-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577615v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01296-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04954167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cappio Borlino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hagry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202402-0383OC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910425v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bruscagnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rosalba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-05085-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mirouse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Friol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jullien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29131-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Giabicani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Terrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poncet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04349-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel El Khoury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pardo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cambriel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Pham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCE.0000000000000882" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teboul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12052028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beurnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ja&#239;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00063-2023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Naouri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i I. Pham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert C. Vuagnat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Beduneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.05.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vuagnat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01111-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bairbre Aine Mcnicholas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Rezoagli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Simpkin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Khanna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Y. Suen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04294-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya D. Rudym" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Rackley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grasselli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela R. Anderson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202212-2293OC" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01097-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04052514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Heunks" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00449-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Soliman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Soliman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Brillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-10044-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190806v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-023-00536-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106275v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Martins Bexiga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arrestier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peiffer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33639-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772607v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gendreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vieillard-Baron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso Dessap" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06640-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyrignac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0185-2021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyanne Gault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34575-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002917v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geke Algera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Azevedo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(21)00485-X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04106177v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj V Maddali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Churpek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjing Zhuo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(21)00461-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071529" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03945218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amado-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez-Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bellani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Fan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40560-022-00648-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522319v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Marie Jutant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00479-2021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Henrik Laake" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milada Cvancarova Sm&#229;stuen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hylander M&#248;ller" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Sune Larsson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayyba Naz Aslam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.14069" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888908v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Madotto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01015-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03947764v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33801-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284011v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fisser" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Martucci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Abrams" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frapard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03649-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bairbre Mcnicholas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Laffey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03465-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487743v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel Beloncle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Piquilloud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Ehrmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-03025-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342966v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chaim Sklar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Rauseo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Soliman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03435-y" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211954v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kalenka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Mikael Broman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Supady" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Swol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13940" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03193774v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Caron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parrot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Elabbadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupeyrat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Turpin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00832-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03206377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan C Goligher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Sergenyuk" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00002-2021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248618v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Moretto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03594-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532520v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas No&#235;l" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01090-2021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04052642v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall D Ferguson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ng Gong" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-06245-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Beitler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201907-1283CI" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715270v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Schmidt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-2826-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Fanelli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marco Ranieri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05567-4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985691v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Younes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttapol Rittayamai" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Kendzerska" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201811-2119OC" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572337v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arcadipane" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Agerstrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Ohshimo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201806-1094OC" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985703v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Haren" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003519" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983206v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burns" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randall Curtis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003910" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997149v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997142v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Tonetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pesenti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2019-213591" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050481v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sigaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lebbah" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-03949-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849927v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Austin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002816" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996576v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;chot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demondion" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Santi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebreton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2048872617711169" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919467v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Boyle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Laffey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2158-y" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshikazu Abe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Nagata" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Uchida" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2126-6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983071v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875538v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Sklar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent West" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Luca Grieco" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0432-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616866v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cortegiani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gregoretti" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2079-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985802v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sklar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909450v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garnier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Rozencwajg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vimont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blayau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1746-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517639v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feray" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mora" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Decavele" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Hafiani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmcr.2017.04.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365599v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan B&#233;duneau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Schortgen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Zogheib" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201602-0320OC" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985884v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beurton" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Ricard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000001621" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723061v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marie Richard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun-Buisson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc11412" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>