--- v0 (2026-03-30)
+++ v1 (2026-04-24)
@@ -66,14008 +66,14276 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the Detectability of Body Wave Phases from Tidal Ice Cracking Events on Titan with the Dragonfly Short-Period Seismometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delaroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (4), pp.e2025JE009432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JE009432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale Clustering and Source Separation of InSight Mission Seismic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siahkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall Balestriero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Sainton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64, pp.5902916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2026.3656438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low dispersion spectra of lunar impact flashes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahisa Yanagisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiya Kurihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinsuke Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryota Fuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2025.116480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05080885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Lunar Gravitational-wave Antenna: Mission Studies and Science Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameswaran Ajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Amaro Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Arca Sedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Arcodia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Badaracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2025/01/108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting Deep Moonquake Source Regions Using Their Temporal and Spatial Patterns and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josipa Majstorović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Machine Learning and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JH000117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic Wave Detectability on Venus Using Ground Deformation Sensors, Infrasound Sensors on Balloons and Airglow Imagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël F Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris van Zelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Peter Näsholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (11), pp.e2024EA003670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024EA003670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04771490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring the Speed of Sound and Wind in the Nighttime Martian Boundary Layer From Impact‐Generated Infrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouchka Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe H Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carène Larmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael F Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gl109726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04698349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possibly seismically triggered avalanches after the S1222a Marsquake and S1000a impact event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Teuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 411, pp.115942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Author Correction: Geophysical evidence for an enriched molten silicate layer above Mars's core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quancheng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 625, pp.E13-E13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06930-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04462209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High‐ and Low‐Frequency Waveform Analysis the Marsquake of Sol 1222: Focal Mechanism, Centroid Moment Tensor Inversion and Source Time Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Malytskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Křížová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023ea003272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modelling of impact seismic sources using the stress glut theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouchka Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carene Larmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238 (1), pp.156 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine learning and marsquakes: a tool to predict atmospheric-seismic noise for the NASA InSight mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A E Stott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R F Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chédozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 233 (2), pp.978-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tectonic Origin for the Largest Marsquake Observed by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Grindrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Global Seismic Moment Rate of Mars After Event S1222a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Knapmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -C. Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charalambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL102296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic Scattering and Absorption Properties of Mars Estimated Through Coda Analysis on a Long-Period Surface Wave of S1222a Marsquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeda Takuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiwamu Nishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL102716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04187893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunar Gravitational-Wave Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marica Branchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Falanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Harms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Katsanevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219 (8), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-01015-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differences in Scattering Properties of the Shallow Crusts of Earth, Mars, and the Moon Revealed by P-Wave Receiver Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (8), pp.e2022JE007676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04199337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints for the Martian Crustal Structure From Rayleigh Waves Ellipticity of Large Seismic Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL104816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04216003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High‐Frequency Receiver Functions With Event S1222a Reveal a Discontinuity in the Martian Shallow Crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Knapmeyer-Endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL101627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Martian Regional Crustal Structure Near the Dichotomy Using S1222a Surface-Wave Group Velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuaki Fuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunar active seismic profiler for investigating shallow substrates of the Moon and other extraterrestrial environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Tsuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taizo Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Kinoshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsunori Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoki Uchigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geophysical evidence for an enriched molten silicate layer above Mars’s core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quancheng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 622 (7984), pp.712-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06601-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of S1222a Source Parameters Based on Site Effect Simulation and Implication for the Event Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanbo Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián. Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04187891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description of Martian Convective Vortices Observed by InSight and Implications for Vertical Vortex Structure and Subsurface Physical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiwamu Nishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (8), pp.e2023JE007896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JE007896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First observations of core-transiting seismic phases on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica C E Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Lekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Durán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2217090120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratification of Heterogeneity in the Lithosphere of Mars From Envelope Modeling of Event S1222a and Near Impacts: Interpretation and Implications for Very-High-Frequency Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of Mars Normal Modes From S1222a Event and Seismic Hum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The marsquake catalogue from InSight, sols 0-1011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2022.106943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03869093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Lunar Geophysical Network Landing Sites Science Rationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haviland Heidi Fuqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renee Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive R Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël F Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/ac0f82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The scientific observation campaign of the Hayabusa-2 capsule re-entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor K. Sansom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien A. R. Devillepoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa-Yuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinsuke Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Nozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.50-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pasj/psab109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03584323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonics of Cerberus Fossae unveiled by marsquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mittelholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-022-01803-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03868823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative Evaluation of the Lunar Seismic Scattering and Comparison Between the Earth, Mars, and the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Ishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuto Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04462288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Largest recent impact craters on Mars: Orbital imaging and surface seismic co-investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Posiolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6618), pp.412-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq7704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of 3D trajectory of Hayabusa2 re-entry based on acoustic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa-Yuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor K. Sansom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien A. R. Devillepoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin C. Towner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.758-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pasj/psab126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03584322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Far Side of Mars: Two Distant Marsquakes Detected by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Seismic Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.88 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0320220007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lekić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6618), pp.417-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq7157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic sources of InSight marsquakes and seismotectonic context of Elysium Planitia, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Plasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Fuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 837, pp.229434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling Seismic Recordings of High‐Frequency Guided Infrasound on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouchka Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (11), pp.e2022JE007483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newly formed craters on Mars located using seismic and acoustic wave data from InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliya Posiolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.774-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-022-01014-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An autonomous lunar geophysical experiment package (ALGEP) for future space missions In response to Call for White Papers for the Voyage 2050 long-term plan in the ESA Science Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Raucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2-3), pp.617-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-022-09857-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation and evolution of carbonaceous asteroid Ryugu: Direct evidence from returned samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Amano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Enokido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zolensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 379 (6634), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abn8671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resonances of the InSight Seismometer on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Hurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Schmelzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2951-2963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The scientific rationale for deployment of a long-lived geophysical network on the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renee Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Schmerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.674dcfdf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Fundamental and Higher Mode Surface Wave Dispersion on Mars From Seismic Waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haotian Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beghein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic detection of the martian core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6553), pp.443-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abi7730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High‐Frequency Seismic Events on Mars Observed by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JE006670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917246v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listening for the Landing: Seismic Detections of Perseverance's Arrival at Mars With InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Wójcicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouchka Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low dispersion spectra of lunar impact flashes in 2018 Geminids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahisa Yanagisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiya Kurihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinsuke Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryota Fuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.105131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03439588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Super High Frequency Events: A New Class of Events Recorded by the InSight Seismometers on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaj L. Dahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, 25 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03590094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions to Heaven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Wójcicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwen Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.6.22-6.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/astrogeo/atab103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03589778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Simulations of the Apollo S‐IVB Artificial Impacts on the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rajšić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Miljković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wójcicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (12), pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021EA001887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of Seismic Wave Propagation on Asteroid Ryugu Induced by The Impact Experiment of The Hayabusa2 Mission: Limited Mass Transport by Low Yield Strength of Porous Regolith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Namiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, 25 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03590095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nienke Brinkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schmelzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Envelope and Attenuation Characteristics of High-Frequency (HF) and Very-High-Frequency (VF) Martian Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Menina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taïchi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnitude Scales for Marsquakes Calibrated from InSight Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Deichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.3003-3015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Knapmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comodulation Analysis of Atmospheric Energy Injection Into the Ground Motion at InSight, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charalambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mcclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020je006538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic constraints from a Mars impact experiment using InSight and Perseverance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Wójcicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander E Stott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-021-01502-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Simulation of Lunar Seismic Wave Propagation: Investigation of Subsurface Scattering Properties Near Apollo 12 Landing Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp. 601-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03590081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scattering Attenuation of the Martian Interior through Coda Wave Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foivos Karakostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Schmerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quancheng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical analysis of fireballs: Seismic signature survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Neidhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Miljković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sansom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Devillepoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pasa.2021.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSS/1: Single‐station and single‐event marsquake inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (12), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressure Effects on the SEIS‐InSight Instrument, Improvement of Seismic Records, and Characterization of Long Period Atmospheric Waves From Ground Displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balthasar Kenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (7), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JE006278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrangian‐based Simulations of Hypervelocity Impact Experiments on Mars Regolith Proxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Euser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL087393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916935v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NASA’s InSight mission on Mars—first glimpses of the planet’s interior from seismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15251-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02533996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunar Seismology: A Data and Instrumentation Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceri Nunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosio Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Marusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00709-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The seismicity of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Polarization of Ambient Noise on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Horleston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John‐robert Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Widmer‐schnidrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subsurface Structure at the InSight Landing Site From Compliance Measurements by Seismic and Meteorological Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Kenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (6), pp.e2020JE006387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020je006387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initial results from the InSight mission on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Smrekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Golombek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.183-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0544-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Crater Near InSight: Implications for Seismic Impact Detectability on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Teanby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JE006382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933048v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring of Dust Devil Tracks Around the InSight Landing Site, Mars, and Comparison With In Situ Atmospheric Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (10), pp.e2020GL087234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020gl087234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lemmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641370v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of the Seismic Moment Rate from an Incomplete Seismicity Catalog, in the Context of the InSight Mission to Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Knapmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana‐catalina Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (3), pp.1125-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120180258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02544967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunar Seismology: An Update on Interior Structure Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (8), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11214-019-0613-Y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mars’ Background Free Oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0579-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0574-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188213v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Present-Day Mars' Seismicity Predicted From 3-D Thermal Evolution Models of Interior Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Knapmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Golombek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (6), pp.2580-2589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL076124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact-Seismic Investigations of the InSight Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A. Teanby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Miljkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Stevanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (132), pp.1-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0562-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric Science with InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A. Teanby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Marsquake Service: Securing Daily Analysis of SEIS Data and Building the Martian Seismicity Catalogue for InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (133), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0567-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of Ground Deformation and Shallow Surface Waves Generated by Martian Dust Devils and Perspectives for Near-Surface Structure Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balthasar Kenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Kedar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 211 (1-4), pp.501-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-017-0378-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02551135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of deep moonquake source parameters: Implication for fault characteristics and thermal state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (7), pp.1487-1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JE005147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02553247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimations of the Seismic Pressure Noise on Mars Determined from Large Eddy Simulations and Demonstration of Pressure Decorrelation Techniques for the Insight Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balthasar Kenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-017-0343-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Regolith Properties Using Seismic Signals Generated by InSight’s HP3 Penetrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Kedar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Golombek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 211 (1-4), pp.315 - 337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-017-0391-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the Wind-Induced Mechanical Noise on the InSight Seismometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp. 1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-016-0311-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismometer Detection of Dust Devil Vortices by Ground Tilt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Kedar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (6), pp.3015-3023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120150133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02555145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunar Surface Gravimeter as a lunar seismometer: Investigation of a new source of seismic information on the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (2), pp.343-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JE004724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02559880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing a torque-less wind shield for broadband observation of marsquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.288-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Collaboration for Lunar Investigation with Planetary Seismology and Electromagnetism (ECLIPSE): A European Initiative to Strengthen the International Lunar Seismic Network</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multimodal contrastive learning on time series: Application to various scenarii for seismic monitoring on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Malfante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1524⟩</w:t>
+              <w:t xml:space="preserve">EAGE 2025 - 86ème conférence annuelle and exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202510917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322694v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05123538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal contrastive learning on time series: Application to various scenarii for seismic monitoring on Mars</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">European Collaboration for Lunar Investigation with Planetary Seismology and Electromagnetism (ECLIPSE): A European Initiative to Strengthen the International Lunar Seismic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgur Karatekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mittelholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE 2025 - 86ème conférence annuelle and exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202510917⟩</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05123538v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quest for quakes on Venus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Constraining the Seismogenic Thickness of Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Catalina Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris van Zelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara de Toffoli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Ghail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-1010, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-1010⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-915, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04676973v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04681664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Seismogenic Thickness of Venus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The quest for quakes on Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris van Zelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Crameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara de Toffoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël F Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ghail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-915, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-915⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-1010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-1010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04681664v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04676973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic signals from Dust Devils on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balthasar Kenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Kedar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, à renseigner, Unknown Region. p. 196-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03581288v1</w:t>
-              </w:r>
-[...12276 lines deleted...]
-                <w:t xml:space="preserve">insu-03581053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity on Venus: optimal detection methods and target regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris van Zelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara de Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ghail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gülcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-12790, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04506991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic wave detectability on Venus using ground deformation sensors, infrasound sensors on balloons and airglow imagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris van Zelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Peter Näsholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Horleston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-728, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04677721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of physiological roles of OsHKT1;4 Na+ transporter in rice under salinity stress using rice TILLING mutants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.I. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maki Katsuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSPP meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unearthing InSights into Mars: Unsupervised Source Separation with Limited Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siahkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten V. de Hoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Sainton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Machine Learning, 23-29 July 2023, Honolulu, Hawaii, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawaï), United States. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 202, pp.31754-31772, 2023, Proceedings of ICML 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian time-series unraveled: A multi-scale nested approach with factorial variational autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siahkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall Balestriero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177838v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-04177840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars from the InSight: Seismology Beyond Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Smrekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progresses in European Earthquake Engineering and Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.74-89, 2022, Springer Proceedings in Earth and Environmental Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15104-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact seismology on terrestrial and giant planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kawamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraterrestrial Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.250-263, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/CBO9781107300668.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId488"/>
+      <w:footerReference w:type="default" r:id="rId494"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14214,51 +14482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferrari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Karatekin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05123538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Malfante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202510917" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris van Zelst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crameri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Toffoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04681664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Catalina Plesa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brissaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-915" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthasar Kenda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kedar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parameswaran Ajith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro Seoane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arca Sedda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Arcodia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/01/108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080885v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Yanagisawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Uchida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Kurihara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Abe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Fuse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116480" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04698349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Lognonn&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Larmat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109726" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04771490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Peter N&#228;sholm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003670" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Daubar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Teuff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115942" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06930-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Malytskyy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kawamura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ea003272" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carene Larmat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Lei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Rougier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Majstorovi&#263;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Panning" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JH000117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeda Takuto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwamu Nishida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102716" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falanga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Harms" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Jani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Katsanevas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01015-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghan Yang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Chen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007676" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104816" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04018766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101627" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Broquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103136" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06601-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Tsuji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Kobayashi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Kinoshita" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsunori Ikeda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Uchigaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115666" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanbo Xiao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n. Carrasco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103429" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184039v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007896" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C E Irving" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Lekic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dur&#225;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217090120" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103202" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schimmel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103205" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grindrod" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103619" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03983706v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Stott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ch&#233;dozeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac464" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Plesa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charalambous" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102296" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01803-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462288v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tanaka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Ishihara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuto Maeda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007558" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584322v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Nishikawa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa-Yuki Yamamoto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor K. Sansom" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien A. R. Devillepoix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Towner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psab126" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694923v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacob" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fuji" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229434" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007483" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525966v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Raucourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09857-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854309v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsumoto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Enokido" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zolensky" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn8671" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524305v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haviland Heidi Fuqua" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Weber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive R Neal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac0f82" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584323v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Nozawa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psab109" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917246v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Driel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Clinton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006670" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcicka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001585" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439588v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105131" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590094v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj L. Dahmen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006599" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589778v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwen Han" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atab103" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796157v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj&#353;i&#263;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W&#243;jcicka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onodera" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001887" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590095v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nishiyama" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Namiki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernando" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006594" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427455v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Menina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;chi Kawamura" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210127" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917218v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deichmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210045" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554299v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01502-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549854v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stott" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclean" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Warren" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006538" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406123v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos Karakostas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210253" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365543v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neidhart" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sansom" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devillepoix" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2021.11" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590081v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanaka" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ishihara" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maeda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006406" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grimm" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.674dcfdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179776v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Xu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beghein" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Panning" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001263" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917213v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hurst" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schmelzbach" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210137" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031548v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F. Garcia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006278" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916935v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froment" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larmat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lei" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Euser" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087393" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533996v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15251-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908567v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Nunn" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosio Nakamura" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marusiak" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00709-3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657932v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kenda" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006387" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657926v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl087234" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544967v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knapmeyer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;catalina Plesa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180258" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863845v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-019-0613-Y" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104216v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0579-9" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990992v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Stevanovi&#263;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0562-x" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105479v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Plesa" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076124" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02551135v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0378-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553247v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005147" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540078v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0343-y" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729585v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andrade" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Banerdt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Golombek" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0391-3" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445661v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0311-y" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02559880v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Kobayashi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004724" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SF410J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02555145v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150133" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581053v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araya" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobayashi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.10.011" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1CMW9S1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04506991v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G&#252;lcher" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12790" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04677721v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-728" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785728v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Kobayashi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ishikawa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177838v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siahkoohi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Morel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Balestriero" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allys" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sainton" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177840v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917407v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107300668.021" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaroque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onodera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siahkoohi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Balestriero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sainton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2026.3656438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Yanagisawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Uchida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Kurihara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Abe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Fuse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116480" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parameswaran Ajith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro Seoane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arca Sedda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Arcodia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/01/108" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Majstorovi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Panning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JH000117" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04771490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris van Zelst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Peter N&#228;sholm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003670" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04698349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Lognonn&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Larmat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109726" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Daubar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Teuff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115942" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06930-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Malytskyy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kawamura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ea003272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carene Larmat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Lei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Rougier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae144" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03983706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Stott" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ch&#233;dozeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac464" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grindrod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103619" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Plesa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charalambous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102296" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeda Takuto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwamu Nishida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falanga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Harms" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Jani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Katsanevas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01015-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199337v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghan Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007676" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104816" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04018766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101627" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Broquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103136" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Tsuji" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Kobayashi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Kinoshita" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsunori Ikeda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Uchigaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115666" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06601-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanbo Xiao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n. Carrasco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103429" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007896" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123960v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C E Irving" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Lekic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dur&#225;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217090120" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103202" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schimmel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103205" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haviland Heidi Fuqua" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Weber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive R Neal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac0f82" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor K. Sansom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien A. R. Devillepoix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa-Yuki Yamamoto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Nozawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psab109" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01803-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462288v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tanaka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Ishihara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuto Maeda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007558" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584322v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Nishikawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Towner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psab126" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacob" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fuji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229434" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007483" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525966v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Raucourt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09857-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsumoto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Enokido" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zolensky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn8671" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917213v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hurst" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schmelzbach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210137" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grimm" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.674dcfdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179776v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Xu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beghein" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Panning" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001263" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917246v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Driel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Clinton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006670" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241066v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcicka" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001585" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439588v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105131" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj L. Dahmen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006599" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589778v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwen Han" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atab103" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj&#353;i&#263;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W&#243;jcicka" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001887" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590095v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nishiyama" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Namiki" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernando" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006594" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427455v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Menina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;chi Kawamura" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210127" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deichmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210045" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549854v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stott" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Warren" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006538" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554299v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01502-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590081v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanaka" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ishihara" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maeda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006406" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos Karakostas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210253" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365543v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neidhart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sansom" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devillepoix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2021.11" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031548v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F. Garcia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthasar Kenda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006278" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916935v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froment" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larmat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lei" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Euser" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087393" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533996v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15251-7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908567v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Nunn" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosio Nakamura" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marusiak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00709-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657932v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kenda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006387" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657926v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl087234" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544967v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knapmeyer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;catalina Plesa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180258" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863845v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-019-0613-Y" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104216v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0579-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105479v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Plesa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076124" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990992v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovic" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Stevanovi&#263;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0562-x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02551135v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kedar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0378-0" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553247v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005147" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540078v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0343-y" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729585v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andrade" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Banerdt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Golombek" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0391-3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445661v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0311-y" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02555145v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150133" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02559880v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Kobayashi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004724" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SF410J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581053v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araya" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobayashi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.10.011" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1CMW9S1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05123538v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bailly" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Malfante" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202510917" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322694v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferrari" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Karatekin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1524" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04681664v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Catalina Plesa" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brissaud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Toffoli" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-915" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676973v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crameri" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghail" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1010" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581288v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04506991v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G&#252;lcher" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12790" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04677721v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-728" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785728v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Kobayashi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ishikawa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177840v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177838v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917407v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107300668.021" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>