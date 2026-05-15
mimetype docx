--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1289,295 +1289,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04462209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐ and Low‐Frequency Waveform Analysis the Marsquake of Sol 1222: Focal Mechanism, Centroid Moment Tensor Inversion and Source Time Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of impact seismic sources using the stress glut theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouchka Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Malytskyy</w:t>
+                <w:t xml:space="preserve">Carene Larmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Křížová</w:t>
+                <w:t xml:space="preserve">Zhou Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Lognonné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clement Perrin</w:t>
+                <w:t xml:space="preserve">Esteban Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023ea003272⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238 (1), pp.156 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519715v1</w:t>
+                <w:t xml:space="preserve">hal-04705475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of impact seismic sources using the stress glut theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">High‐ and Low‐Frequency Waveform Analysis the Marsquake of Sol 1222: Focal Mechanism, Centroid Moment Tensor Inversion and Source Time Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Malytskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carene Larmat</w:t>
+                <w:t xml:space="preserve">D Křížová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhou Lei</w:t>
+                <w:t xml:space="preserve">P Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Rougier</w:t>
+                <w:t xml:space="preserve">T Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 238 (1), pp.156 - 186. </w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023ea003272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705475v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning and marsquakes: a tool to predict atmospheric-seismic noise for the NASA InSight mission</w:t>
               </w:r>
@@ -1959,563 +1959,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04155749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Scattering and Absorption Properties of Mars Estimated Through Coda Analysis on a Long-Period Surface Wave of S1222a Marsquake</w:t>
+                <w:t xml:space="preserve">Constraints for the Martian Crustal Structure From Rayleigh Waves Ellipticity of Large Seismic Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keisuke Onodera</w:t>
+                <w:t xml:space="preserve">Jing Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeda Takuto</w:t>
+                <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiwamu Nishida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+                <w:t xml:space="preserve">Han Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+                <w:t xml:space="preserve">Minghan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GL102716⟩</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL104816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04187893v1</w:t>
+                <w:t xml:space="preserve">insu-04216003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar Gravitational-Wave Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stavros Katsanevas</w:t>
+                <w:t xml:space="preserve">Differences in Scattering Properties of the Shallow Crusts of Earth, Mars, and the Moon Revealed by P-Wave Receiver Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-023-01015-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (8), pp.e2022JE007676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251473v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04199337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Scattering Properties of the Shallow Crusts of Earth, Mars, and the Moon Revealed by P-Wave Receiver Functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ling Chen</w:t>
+                <w:t xml:space="preserve">Seismic Scattering and Absorption Properties of Mars Estimated Through Coda Analysis on a Long-Period Surface Wave of S1222a Marsquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeda Takuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiwamu Nishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JE007676⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL102716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04199337v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04187893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints for the Martian Crustal Structure From Rayleigh Waves Ellipticity of Large Seismic Events</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lunar Gravitational-Wave Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Chen</w:t>
+                <w:t xml:space="preserve">Marica Branchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minghan Yang</w:t>
+                <w:t xml:space="preserve">Maurizio Falanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Chen</w:t>
+                <w:t xml:space="preserve">Jan Harms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Katsanevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219 (8), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GL104816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-01015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04216003v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐Frequency Receiver Functions With Event S1222a Reveal a Discontinuity in the Martian Shallow Crust</w:t>
               </w:r>
@@ -2763,177 +2763,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04155748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar active seismic profiler for investigating shallow substrates of the Moon and other extraterrestrial environments</w:t>
+                <w:t xml:space="preserve">Evaluation of S1222a Source Parameters Based on Site Effect Simulation and Implication for the Event Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Tsuji</w:t>
+                <w:t xml:space="preserve">Wanbo Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taizo Kobayashi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tomoki Uchigaki</w:t>
+                <w:t xml:space="preserve">Sebastián. Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115666⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04155669v1</w:t>
+                <w:t xml:space="preserve">insu-04187891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical evidence for an enriched molten silicate layer above Mars’s core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2982,253 +2982,253 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quancheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 622 (7984), pp.712-717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-023-06601-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of S1222a Source Parameters Based on Site Effect Simulation and Implication for the Event Origin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lunar active seismic profiler for investigating shallow substrates of the Moon and other extraterrestrial environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Tsuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taizo Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Kinoshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanbo Xiao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zongbo Xu</w:t>
+                <w:t xml:space="preserve">Tatsunori Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián. Carrasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Keisuke Onodera</w:t>
+                <w:t xml:space="preserve">Tomoki Uchigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 404, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GL103429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04187891v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of Martian Convective Vortices Observed by InSight and Implications for Vertical Vortex Structure and Subsurface Physical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisuke Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiwamu Nishida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3433,563 +3433,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification of Heterogeneity in the Lithosphere of Mars From Envelope Modeling of Event S1222a and Near Impacts: Interpretation and Implications for Very-High-Frequency Events</w:t>
+                <w:t xml:space="preserve">Detection of Mars Normal Modes From S1222a Event and Seismic Hum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Menina</w:t>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Margerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Kawamura</w:t>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Heller</w:t>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 50 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL103202⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04155747v1</w:t>
+                <w:t xml:space="preserve">insu-04155699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Mars Normal Modes From S1222a Event and Seismic Hum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratification of Heterogeneity in the Lithosphere of Mars From Envelope Modeling of Event S1222a and Near Impacts: Interpretation and Implications for Very-High-Frequency Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schimmel</w:t>
+                <w:t xml:space="preserve">S. Menina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Stutzmann</w:t>
+                <w:t xml:space="preserve">L. Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Davis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">G. Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 50, </w:t>
+              <w:t xml:space="preserve">, 2023, 50 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GL103205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155699v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The marsquake catalogue from InSight, sols 0-1011</w:t>
+                <w:t xml:space="preserve">The Lunar Geophysical Network Landing Sites Science Rationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savas Ceylan</w:t>
+                <w:t xml:space="preserve">Haviland Heidi Fuqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John F. Clinton</w:t>
+                <w:t xml:space="preserve">Renee Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Horleston</w:t>
+                <w:t xml:space="preserve">Clive R Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël F Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2022.106943⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/ac0f82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03869093v1</w:t>
+                <w:t xml:space="preserve">hal-04524305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lunar Geophysical Network Landing Sites Science Rationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The marsquake catalogue from InSight, sols 0-1011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haviland Heidi Fuqua</w:t>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renee Weber</w:t>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive R Neal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël F Garcia</w:t>
+                <w:t xml:space="preserve">Simon C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (2), pp.40. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 333, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/PSJ/ac0f82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2022.106943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524305v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03869093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scientific observation campaign of the Hayabusa-2 capsule re-entry</w:t>
               </w:r>
@@ -4103,961 +4103,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03584323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonics of Cerberus Fossae unveiled by marsquakes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of 3D trajectory of Hayabusa2 re-entry based on acoustic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mittelholz</w:t>
+                <w:t xml:space="preserve">Yasuhiro Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa-Yuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor K. Sansom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien A. R. Devillepoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Perrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Doyeon Kim</w:t>
+                <w:t xml:space="preserve">Martin C. Towner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.758-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-022-01803-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pasj/psab126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03868823v1</w:t>
+                <w:t xml:space="preserve">insu-03584322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Evaluation of the Lunar Seismic Scattering and Comparison Between the Earth, Mars, and the Moon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic sources of InSight marsquakes and seismotectonic context of Elysium Planitia, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Tanaka</w:t>
+                <w:t xml:space="preserve">A Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiaki Ishihara</w:t>
+                <w:t xml:space="preserve">M Plasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuto Maeda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Fuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127, </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 837, pp.229434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JE007558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04462288v1</w:t>
+                <w:t xml:space="preserve">hal-03694923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Largest recent impact craters on Mars: Orbital imaging and surface seismic co-investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonics of Cerberus Fossae unveiled by marsquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Posiolova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">Anna Mittelholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Banerdt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Collins</w:t>
+                <w:t xml:space="preserve">Clément Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq7704⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-022-01803-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918132v1</w:t>
+                <w:t xml:space="preserve">insu-03868823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of 3D trajectory of Hayabusa2 re-entry based on acoustic observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Evaluation of the Lunar Seismic Scattering and Comparison Between the Earth, Mars, and the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Ishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuhiro Nishikawa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takuto Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pasj/psab126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03584322v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04462288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Far Side of Mars: Two Distant Marsquakes Detected by InSight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Horleston</w:t>
+                <w:t xml:space="preserve">Largest recent impact craters on Mars: Orbital imaging and surface seismic co-investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Posiolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Clinton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seismic Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0320220007⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6618), pp.412-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq7704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658022v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Giardini</w:t>
+                <w:t xml:space="preserve">The Far Side of Mars: Two Distant Marsquakes Detected by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lekić</w:t>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 378 (6618), pp.417-421. </w:t>
+              <w:t xml:space="preserve">The Seismic Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.88 - 99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abq7157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0320220007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918151v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic sources of InSight marsquakes and seismotectonic context of Elysium Planitia, Mars</w:t>
+                <w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Jacob</w:t>
+                <w:t xml:space="preserve">D. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Plasman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clement Perrin</w:t>
+                <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Fuji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Lognonné</w:t>
+                <w:t xml:space="preserve">V. Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 837, pp.229434. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6618), pp.417-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abq7157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694923v1</w:t>
+                <w:t xml:space="preserve">hal-03918151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Seismic Recordings of High‐Frequency Guided Infrasound on Mars</w:t>
               </w:r>
@@ -5095,51 +5095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisuke Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (11), pp.e2022JE007483. </w:t>
@@ -5171,295 +5171,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newly formed craters on Mars located using seismic and acoustic wave data from InSight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An autonomous lunar geophysical experiment package (ALGEP) for future space missions In response to Call for White Papers for the Voyage 2050 long-term plan in the ESA Science Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthias Grott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Collins</w:t>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Raucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-022-01014-0⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2-3), pp.617-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-022-09857-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945839v1</w:t>
+                <w:t xml:space="preserve">hal-04525966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autonomous lunar geophysical experiment package (ALGEP) for future space missions In response to Call for White Papers for the Voyage 2050 long-term plan in the ESA Science Program</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Newly formed craters on Mars located using seismic and acoustic wave data from InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+                <w:t xml:space="preserve">Liliya Posiolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien de Raucourt</w:t>
+                <w:t xml:space="preserve">Gareth Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (2-3), pp.617-640. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.774-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-022-09857-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-022-01014-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525966v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and evolution of carbonaceous asteroid Ryugu: Direct evidence from returned samples</w:t>
               </w:r>
@@ -5573,2439 +5573,2439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances of the InSight Seismometer on Mars</w:t>
+                <w:t xml:space="preserve">Measuring Fundamental and Higher Mode Surface Wave Dispersion on Mars From Seismic Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Hurst</w:t>
+                <w:t xml:space="preserve">Haotian Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Fayon</w:t>
+                <w:t xml:space="preserve">C. Beghein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin van Driel</w:t>
+                <w:t xml:space="preserve">M. P. Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210137⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917213v1</w:t>
+                <w:t xml:space="preserve">hal-03179776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scientific rationale for deployment of a long-lived geophysical network on the Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Schmerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/25c2cfeb.674dcfdf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Fundamental and Higher Mode Surface Wave Dispersion on Mars From Seismic Waveforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic detection of the martian core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haotian Xu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Lognonné</w:t>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020EA001263⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6553), pp.443-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abi7730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179776v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic detection of the martian core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonances of the InSight Seismometer on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Hurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Stähler</w:t>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Khan</w:t>
+                <w:t xml:space="preserve">Cedric Schmelzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 373 (6553), pp.443-448. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2951-2963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abi7730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120210137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365934v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Frequency Seismic Events on Mars Observed by InSight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Driel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anna Horleston</w:t>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006670⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917246v2</w:t>
+                <w:t xml:space="preserve">hal-03163521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening for the Landing: Seismic Detections of Perseverance's Arrival at Mars With InSight</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon C Stähler</w:t>
+                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020EA001585⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241066v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low dispersion spectra of lunar impact flashes in 2018 Geminids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ryota Fuse</w:t>
+                <w:t xml:space="preserve">Super High Frequency Events: A New Class of Events Recorded by the InSight Seismometers on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaj L. Dahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, 25 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03439588v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03590094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Magnitude Scales for Marsquakes Calibrated from InSight Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Deichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.3003-3015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485320v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon C Stähler</w:t>
+                <w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163521v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super High Frequency Events: A New Class of Events Recorded by the InSight Seismometers on Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
+                <w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Knapmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006599⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03590094v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions to Heaven</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">High‐Frequency Seismic Events on Mars Observed by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/astrogeo/atab103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JE006670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03589778v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of the Apollo S‐IVB Artificial Impacts on the Moon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Onodera</w:t>
+                <w:t xml:space="preserve">Low dispersion spectra of lunar impact flashes in 2018 Geminids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahisa Yanagisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiya Kurihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinsuke Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryota Fuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021EA001887⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.105131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796157v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03439588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Seismic Wave Propagation on Asteroid Ryugu Induced by The Impact Experiment of The Hayabusa2 Mission: Limited Mass Transport by Low Yield Strength of Porous Regolith</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Namiki</w:t>
+                <w:t xml:space="preserve">Listening for the Landing: Seismic Detections of Perseverance's Arrival at Mars With InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fernando</w:t>
+                <w:t xml:space="preserve">Natalia Wójcicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouchka Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Leng</w:t>
+                <w:t xml:space="preserve">Ross Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, 25 pp. </w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JE006594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03590095v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questions to Heaven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Wójcicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nienke Brinkman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amir Khan</w:t>
+                <w:t xml:space="preserve">Zhanwen Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t>
+              <w:t xml:space="preserve">Astronomy and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.6.22-6.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/astrogeo/atab103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519105v1</w:t>
+                <w:t xml:space="preserve">insu-03589778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Envelope and Attenuation Characteristics of High-Frequency (HF) and Very-High-Frequency (VF) Martian Events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulations of the Apollo S‐IVB Artificial Impacts on the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rajšić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Menina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+                <w:t xml:space="preserve">K. Miljković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taïchi Kawamura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jules Marti</w:t>
+                <w:t xml:space="preserve">N. Wójcicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210127⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (12), pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021EA001887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427455v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnitude Scales for Marsquakes Calibrated from InSight Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Stähler</w:t>
+                <w:t xml:space="preserve">Simulation of Seismic Wave Propagation on Asteroid Ryugu Induced by The Impact Experiment of The Hayabusa2 Mission: Limited Mass Transport by Low Yield Strength of Porous Regolith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Deichmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Clinton</w:t>
+                <w:t xml:space="preserve">N. Namiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, 25 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917218v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03590095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Forget</w:t>
+                <w:t xml:space="preserve">Nienke Brinkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Spiga</w:t>
+                <w:t xml:space="preserve">Cédric Schmelzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362753v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t>
+                <w:t xml:space="preserve">Energy Envelope and Attenuation Characteristics of High-Frequency (HF) and Very-High-Frequency (VF) Martian Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Barkaoui</w:t>
+                <w:t xml:space="preserve">Sabrina Menina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taïchi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Seydoux</w:t>
+                <w:t xml:space="preserve">Jules Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120210127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532354v1</w:t>
+                <w:t xml:space="preserve">hal-03427455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comodulation Analysis of Atmospheric Energy Injection Into the Ground Motion at InSight, Mars</w:t>
               </w:r>
@@ -8138,77 +8138,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic constraints from a Mars impact experiment using InSight and Perseverance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Wójcicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon C Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander E Stott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8253,213 +8253,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Lunar Seismic Wave Propagation: Investigation of Subsurface Scattering Properties Near Apollo 12 Landing Site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Onodera</w:t>
+                <w:t xml:space="preserve">Statistical analysis of fireballs: Seismic signature survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Neidhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Miljković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sansom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Devillepoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, pp. 601-618. </w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JE006406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/pasa.2021.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03590081v1</w:t>
+                <w:t xml:space="preserve">hal-03365543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering Attenuation of the Martian Interior through Coda Wave Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foivos Karakostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Schmerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quancheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8517,2344 +8521,2340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of fireballs: Seismic signature survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of Lunar Seismic Wave Propagation: Investigation of Subsurface Scattering Properties Near Apollo 12 Landing Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Neidhart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Miljković</w:t>
+                <w:t xml:space="preserve">S. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sansom</w:t>
+                <w:t xml:space="preserve">Y. Ishihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Devillepoix</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp. 601-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pasa.2021.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365543v1</w:t>
+                <w:t xml:space="preserve">insu-03590081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSS/1: Single‐station and single‐event marsquake inversion</w:t>
+                <w:t xml:space="preserve">Lagrangian‐based Simulations of Hypervelocity Impact Experiments on Mars Regolith Proxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Drilleau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">M. Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A Panning</w:t>
+                <w:t xml:space="preserve">E. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t>
+                <w:t xml:space="preserve">C. Larmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Euser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020EA001118⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL087393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025225v1</w:t>
+                <w:t xml:space="preserve">hal-03916935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Effects on the SEIS‐InSight Instrument, Improvement of Seismic Records, and Characterization of Long Period Atmospheric Waves From Ground Displacements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+                <w:t xml:space="preserve">The seismicity of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Spiga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (7), pp.0. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JE006278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031548v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian‐based Simulations of Hypervelocity Impact Experiments on Mars Regolith Proxy</w:t>
+                <w:t xml:space="preserve">MSS/1: Single‐station and single‐event marsquake inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Froment</w:t>
+                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rougier</w:t>
+                <w:t xml:space="preserve">Mark A Panning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Larmat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Euser</w:t>
+                <w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL087393⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (12), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916935v2</w:t>
+                <w:t xml:space="preserve">hal-03025225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NASA’s InSight mission on Mars—first glimpses of the planet’s interior from seismology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+                <w:t xml:space="preserve">Pressure Effects on the SEIS‐InSight Instrument, Improvement of Seismic Records, and Characterization of Long Period Atmospheric Waves From Ground Displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balthasar Kenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15251-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (7), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JE006278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02533996v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar Seismology: A Data and Instrumentation Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angela Marusiak</w:t>
+                <w:t xml:space="preserve">NASA’s InSight mission on Mars—first glimpses of the planet’s interior from seismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00709-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15251-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908567v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02533996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seismicity of Mars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Pike</w:t>
+                <w:t xml:space="preserve">Lunar Seismology: A Data and Instrumentation Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceri Nunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosio Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">Angela Marusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00709-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526752v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polarization of Ambient Noise on Mars</w:t>
+                <w:t xml:space="preserve">Subsurface Structure at the InSight Landing Site From Compliance Measurements by Seismic and Meteorological Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Stutzmann</w:t>
+                <w:t xml:space="preserve">B Kenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Schimmel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Lognonné</w:t>
+                <w:t xml:space="preserve">M Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Horleston</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Ceylan</w:t>
+                <w:t xml:space="preserve">R Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006545⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 125 (6), pp.e2020JE006387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020je006387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031471v1</w:t>
+                <w:t xml:space="preserve">hal-03657932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Polarization of Ambient Noise on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John‐robert Scholz</w:t>
+                <w:t xml:space="preserve">M Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolf Widmer‐schnidrig</w:t>
+                <w:t xml:space="preserve">A Horleston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Davis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pinot</w:t>
+                <w:t xml:space="preserve">S Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580235v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface Structure at the InSight Landing Site From Compliance Measurements by Seismic and Meteorological Experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Murdoch</w:t>
+                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020je006387⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657932v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial results from the InSight mission on Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Golombek</w:t>
+                <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John‐robert Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Widmer‐schnidrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0544-y⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531541v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">Initial results from the InSight mission on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Smrekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Golombek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.183-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0544-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526740v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Crater Near InSight: Implications for Seismic Impact Detectability on Mars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of Dust Devil Tracks Around the InSight Landing Site, Mars, and Comparison With In Situ Atmospheric Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Teanby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Clinton</w:t>
+                <w:t xml:space="preserve">C Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006382⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (10), pp.e2020GL087234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020gl087234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933048v2</w:t>
+                <w:t xml:space="preserve">hal-03657926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Dust Devil Tracks Around the InSight Landing Site, Mars, and Comparison With In Situ Atmospheric Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Jacob</w:t>
+                <w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Spiga</w:t>
+                <w:t xml:space="preserve">Claire Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lemmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020gl087234⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657926v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Forget</w:t>
+                <w:t xml:space="preserve">A New Crater Near InSight: Implications for Seismic Impact Detectability on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Lemmon</w:t>
+                <w:t xml:space="preserve">N. Teanby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JE006382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641370v2</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Seismic Moment Rate from an Incomplete Seismicity Catalog, in the Context of the InSight Mission to Mars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maren Böse</w:t>
+                <w:t xml:space="preserve">Lunar Seismology: An Update on Interior Structure Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120180258⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (8), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11214-019-0613-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02544967v1</w:t>
+                <w:t xml:space="preserve">hal-02863845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar Seismology: An Update on Interior Structure Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+                <w:t xml:space="preserve">Estimation of the Seismic Moment Rate from an Incomplete Seismicity Catalog, in the Context of the InSight Mission to Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Knapmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana‐catalina Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Böse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 215 (8), pp.0. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (3), pp.1125-1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S11214-019-0613-Y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120180258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863845v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02544967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars’ Background Free Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 215 (1), pp.13. </w:t>
@@ -10892,103 +10892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 215 (1), </w:t>
@@ -11154,338 +11154,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact-Seismic Investigations of the InSight Mission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">Atmospheric Science with InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas A. Teanby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Miljkovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Stevanović</w:t>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 214 (132), pp.1-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-018-0562-x⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990992v1</w:t>
+                <w:t xml:space="preserve">hal-01902145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Science with InSight</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Don Banfield</w:t>
+                <w:t xml:space="preserve">Impact-Seismic Investigations of the InSight Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas A. Teanby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Forget</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Miljkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lucas</w:t>
+                <w:t xml:space="preserve">Jennifer Stevanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t>
+              <w:t xml:space="preserve">, 2018, 214 (132), pp.1-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0562-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902145v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Marsquake Service: Securing Daily Analysis of SEIS Data and Building the Martian Seismicity Catalogue for InSight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Böse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11562,77 +11562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Ground Deformation and Shallow Surface Waves Generated by Martian Dust Devils and Perspectives for Near-Surface Structure Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balthasar Kenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11722,64 +11722,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Nishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (7), pp.1487-1504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11826,77 +11826,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations of the Seismic Pressure Noise on Mars Determined from Large Eddy Simulations and Demonstration of Pressure Decorrelation Techniques for the Insight Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balthasar Kenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12107,51 +12107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12375,51 +12375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12782,51 +12782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Collaboration for Lunar Investigation with Planetary Seismology and Electromagnetism (ECLIPSE): A European Initiative to Strengthen the International Lunar Seismic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12834,51 +12834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgur Karatekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mittelholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
@@ -13184,77 +13184,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic signals from Dust Devils on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balthasar Kenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13475,51 +13475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic wave detectability on Venus using ground deformation sensors, infrasound sensors on balloons and airglow imagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris van Zelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14088,103 +14088,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars from the InSight: Seismology Beyond Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Smrekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progresses in European Earthquake Engineering and Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.74-89, 2022, Springer Proceedings in Earth and Environmental Sciences, </w:t>
@@ -14482,51 +14482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaroque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onodera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siahkoohi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Balestriero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sainton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2026.3656438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Yanagisawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Uchida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Kurihara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Abe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Fuse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116480" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parameswaran Ajith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro Seoane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arca Sedda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Arcodia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/01/108" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Majstorovi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Panning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JH000117" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04771490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris van Zelst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Peter N&#228;sholm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003670" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04698349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Lognonn&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Larmat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109726" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Daubar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Teuff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115942" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06930-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Malytskyy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kawamura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ea003272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carene Larmat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Lei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Rougier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae144" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03983706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Stott" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ch&#233;dozeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac464" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grindrod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103619" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Plesa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charalambous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102296" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeda Takuto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwamu Nishida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falanga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Harms" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Jani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Katsanevas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01015-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199337v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghan Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007676" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104816" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04018766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101627" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Broquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103136" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Tsuji" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Kobayashi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Kinoshita" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsunori Ikeda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Uchigaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115666" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06601-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanbo Xiao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n. Carrasco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103429" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007896" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123960v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C E Irving" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Lekic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dur&#225;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217090120" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103202" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schimmel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103205" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haviland Heidi Fuqua" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Weber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive R Neal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac0f82" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor K. Sansom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien A. R. Devillepoix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa-Yuki Yamamoto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Nozawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psab109" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01803-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462288v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tanaka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Ishihara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuto Maeda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007558" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584322v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Nishikawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Towner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psab126" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacob" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fuji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229434" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007483" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525966v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Raucourt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09857-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsumoto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Enokido" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zolensky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn8671" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917213v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hurst" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schmelzbach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210137" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grimm" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.674dcfdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179776v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Xu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beghein" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Panning" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001263" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917246v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Driel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Clinton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006670" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241066v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcicka" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001585" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439588v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105131" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj L. Dahmen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006599" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589778v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwen Han" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atab103" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj&#353;i&#263;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W&#243;jcicka" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001887" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590095v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nishiyama" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Namiki" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernando" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006594" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427455v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Menina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;chi Kawamura" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210127" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deichmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210045" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549854v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stott" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Warren" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006538" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554299v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01502-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590081v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanaka" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ishihara" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maeda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006406" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos Karakostas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210253" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365543v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neidhart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sansom" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devillepoix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2021.11" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031548v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F. Garcia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthasar Kenda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006278" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916935v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froment" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larmat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lei" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Euser" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087393" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533996v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15251-7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908567v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Nunn" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosio Nakamura" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marusiak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00709-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657932v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kenda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006387" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657926v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl087234" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544967v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knapmeyer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;catalina Plesa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180258" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863845v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-019-0613-Y" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104216v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0579-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105479v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Plesa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076124" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990992v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovic" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Stevanovi&#263;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0562-x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02551135v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kedar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0378-0" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553247v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005147" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540078v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0343-y" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729585v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andrade" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Banerdt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Golombek" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0391-3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445661v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0311-y" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02555145v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150133" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02559880v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Kobayashi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004724" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SF410J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581053v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araya" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobayashi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.10.011" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1CMW9S1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05123538v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bailly" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Malfante" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202510917" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322694v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferrari" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Karatekin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1524" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04681664v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Catalina Plesa" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brissaud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Toffoli" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-915" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676973v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crameri" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghail" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1010" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581288v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04506991v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G&#252;lcher" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12790" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04677721v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-728" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785728v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Kobayashi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ishikawa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177840v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177838v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917407v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107300668.021" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaroque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onodera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siahkoohi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Balestriero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sainton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2026.3656438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Yanagisawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Uchida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Kurihara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Abe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Fuse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116480" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parameswaran Ajith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro Seoane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arca Sedda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Arcodia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/01/108" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Majstorovi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Panning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JH000117" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04771490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris van Zelst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Peter N&#228;sholm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003670" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04698349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Lognonn&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Larmat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109726" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Daubar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Teuff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115942" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06930-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carene Larmat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Lei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Rougier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Malytskyy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kawamura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ea003272" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03983706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Stott" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ch&#233;dozeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac464" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grindrod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103619" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Plesa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charalambous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102296" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghan Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104816" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007676" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187893v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeda Takuto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwamu Nishida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102716" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falanga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Harms" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Jani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Katsanevas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01015-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04018766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101627" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Broquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103136" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanbo Xiao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n. Carrasco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103429" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06601-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Tsuji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Kobayashi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Kinoshita" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsunori Ikeda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Uchigaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115666" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007896" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123960v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C E Irving" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Lekic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dur&#225;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217090120" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schimmel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103205" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haviland Heidi Fuqua" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Weber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive R Neal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac0f82" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor K. Sansom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien A. R. Devillepoix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa-Yuki Yamamoto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Nozawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psab109" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Nishikawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Towner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psab126" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacob" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fuji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229434" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03868823v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01803-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tanaka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Ishihara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuto Maeda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007558" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007483" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525966v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Raucourt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09857-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsumoto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Enokido" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zolensky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn8671" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179776v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Xu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beghein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Panning" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001263" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917243v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grimm" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.674dcfdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917213v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hurst" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schmelzbach" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210137" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590094v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj L. Dahmen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006599" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deichmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210045" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917246v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Driel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Clinton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006670" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439588v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105131" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241066v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcicka" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001585" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589778v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwen Han" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atab103" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796157v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj&#353;i&#263;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W&#243;jcicka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001887" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590095v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nishiyama" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Namiki" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernando" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leng" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006594" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427455v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Menina" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;chi Kawamura" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210127" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549854v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stott" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Warren" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006538" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554299v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01502-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365543v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neidhart" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sansom" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devillepoix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2021.11" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos Karakostas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210253" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590081v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanaka" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ishihara" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maeda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006406" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03916935v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froment" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larmat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lei" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Euser" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087393" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031548v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F. Garcia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthasar Kenda" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006278" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533996v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15251-7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908567v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Nunn" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosio Nakamura" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marusiak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00709-3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657932v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kenda" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006387" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657926v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl087234" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863845v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-019-0613-Y" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544967v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knapmeyer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;catalina Plesa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180258" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104216v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0579-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105479v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Plesa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076124" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990992v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovic" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Stevanovi&#263;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0562-x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02551135v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kedar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0378-0" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553247v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005147" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540078v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0343-y" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729585v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andrade" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Banerdt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Golombek" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0391-3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445661v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0311-y" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02555145v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150133" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02559880v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Kobayashi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004724" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SF410J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581053v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araya" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobayashi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.10.011" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1CMW9S1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05123538v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bailly" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Malfante" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202510917" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322694v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferrari" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Karatekin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1524" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04681664v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Catalina Plesa" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brissaud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Toffoli" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-915" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676973v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crameri" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghail" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1010" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581288v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04506991v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G&#252;lcher" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12790" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04677721v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-728" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785728v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Kobayashi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ishikawa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177840v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177838v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917407v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107300668.021" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>