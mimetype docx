--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1350,138 +1350,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To [h] or not to [h]? L2 production of /h/ in semi-spontaneous speech by French leaners of English and of German.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maelle Amand</w:t>
+                <w:t xml:space="preserve">Utilisation de feedback en phonétique des voyelles du FLE : apports de la phonétique expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L2APR: L2 ACCENT AND PRONUNCIATION RESEARCH: ACQUISITION, TEACHING, ATTITUDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Colloque « l’enseignement du français et les relations entre la France et la Mongolie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Mongolie, Sep 2023, Oulan-Bator, Mongolie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04310083v1</w:t>
+                <w:t xml:space="preserve">hal-04282159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting ‘stress-deafness' amongst upper intermediate learners of English in words containing stress-imposing endings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1497,152 +1497,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAC 2023 - Spoken English varieties: interfaces and multidimensional approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hugo Chatellier; Ivana Didirková; Marie-Pierre Jouannaud; Takeki Kamiyama; Cécile Viollain, Apr 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de feedback en phonétique des voyelles du FLE : apports de la phonétique expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+                <w:t xml:space="preserve">To [h] or not to [h]? L2 production of /h/ in semi-spontaneous speech by French leaners of English and of German.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « l’enseignement du français et les relations entre la France et la Mongolie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Mongolie, Sep 2023, Oulan-Bator, Mongolie</w:t>
+              <w:t xml:space="preserve">L2APR: L2 ACCENT AND PRONUNCIATION RESEARCH: ACQUISITION, TEACHING, ATTITUDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282159v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04310083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nativeness and Intelligibility of Japanese accented English Consonants by French Listeners</w:t>
               </w:r>
@@ -2645,204 +2645,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interphonology in English-learning contexts: the ICE-IPAC Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NATIVE FRENCH SPEAKERS' PERCEPTION OF THE JAPANESE /h/: HA PIECE HOF CAKE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 18th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Glasgow, Scotland, United Kingdom. Paper 0871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989146v1</w:t>
+                <w:t xml:space="preserve">hal-01431073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NATIVE FRENCH SPEAKERS' PERCEPTION OF THE JAPANESE /h/: HA PIECE HOF CAKE?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interphonology in English-learning contexts: the ICE-IPAC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Glasgow, Scotland, United Kingdom. Paper 0871</w:t>
+              <w:t xml:space="preserve">PAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431073v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consonant context effect on the lingual articulation of French /u/ and /y/ in Japanese learners of French receiving conventional and ultrasound pronunciation training</w:t>
               </w:r>
@@ -3372,51 +3372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ICE-IPAC Project: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,247 +3664,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01075973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of ultrasound visualisation to improving the production of the French /y/-/u/ contrast by four Japanese learners</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du projet &amp;quot;ICE-IPAC&amp;quot; (Interphonologie de l'Anglais Contemporain) : Enjeux théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPLC13: Phonetics, phonology, languages in contact Contact: varieties, multilingualism, second language learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées IPFC (Interphonologie du Français Contemporain) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862367v1</w:t>
+                <w:t xml:space="preserve">halshs-00977922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet &amp;quot;ICE-IPAC&amp;quot; (Interphonologie de l'Anglais Contemporain) : Enjeux théoriques et méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of ultrasound visualisation to improving the production of the French /y/-/u/ contrast by four Japanese learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées IPFC (Interphonologie du Français Contemporain) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">PPLC13: Phonetics, phonology, languages in contact Contact: varieties, multilingualism, second language learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00977922v1</w:t>
+                <w:t xml:space="preserve">hal-00862367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interphonology of Contemporary English: an Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,51 +6460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ICE-IPAC project: Testing the protocol on Norwegian and French learners of English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6581,51 +6581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Phonetic Learner Corpora: Satellite workshop of the XVIIIth ICPhS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7900,190 +7900,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement de la phonétique au début de l'apprentissage des langues étrangères</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do French-speaking learners simply omit the English /h/?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Kühnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00679560v1</w:t>
+                <w:t xml:space="preserve">halshs-00679553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do French-speaking learners simply omit the English /h/?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le traitement de la phonétique au début de l'apprentissage des langues étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauret Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00679553v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00679560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception and production of French close and close-mid rounded vowels by Japanese-speaking learners</w:t>
               </w:r>
@@ -8324,51 +8324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66767B29"/>
+    <w:nsid w:val="C63B8F1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8555,51 +8555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/takekikamiyama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8129-9267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17614255X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kokjan&#269;i&#269;-Antolik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Kaneda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Hayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-B&#233;nit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Tennant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.20010.her" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.2005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.16022.ant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Trifu-Dejeu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gros-Bonfiglioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeko Shinohara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aile.4533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n P&#233;rez-Ram&#243;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Kondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Tremblay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Trifu Dejeu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Takemura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Nakamura-Delloye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-Benit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01989146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacoste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01989187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977940v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ry&#244;ko Hayashi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altijana Brkan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Landron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulakia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Sakamoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468849v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gaillard-Corvaglia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshino Yamamoto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470125v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468183v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gustin-Masset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harim Kwon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pouplier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lentz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N. Andreassen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265465v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Kitamura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969280v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kawaguchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Seki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-surugadai.com/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nakata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hakusuisha.co.jp/book/b243686.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407306v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery-B&#233;nit Nadine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981757v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauret Bertrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473029v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA030148" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/takekikamiyama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8129-9267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17614255X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kokjan&#269;i&#269;-Antolik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Kaneda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Hayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-B&#233;nit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Tennant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.20010.her" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.2005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.16022.ant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Trifu-Dejeu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gros-Bonfiglioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeko Shinohara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aile.4533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n P&#233;rez-Ram&#243;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Kondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Tremblay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Trifu Dejeu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Takemura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Nakamura-Delloye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-Benit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01989146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacoste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01989187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977940v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ry&#244;ko Hayashi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altijana Brkan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Landron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulakia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Sakamoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468849v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gaillard-Corvaglia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshino Yamamoto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470125v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468183v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gustin-Masset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harim Kwon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pouplier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lentz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N. Andreassen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265465v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Kitamura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969280v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kawaguchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Seki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-surugadai.com/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nakata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hakusuisha.co.jp/book/b243686.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407306v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery-B&#233;nit Nadine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981757v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679560v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauret Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473029v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA030148" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>