--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -1255,696 +1255,696 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception and production of French oral vowels by Japanese-speaking learners: does dialectal variation play a role?</w:t>
+                <w:t xml:space="preserve">Dissecting morphemes to learn lexical stress in suffixed-words: A kinesthetic approach for French learners of English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ryoko Hayashi</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Amand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paralinguistic information and phonological acquisition in Japanese and some European languages: Tolerance of foreign accent in multilingual societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mariko Kondo; Miki Ikoma; Tetsuo Harada, Jul 2023, Brussels, Université Libre de Bruxelles (ULB), Belgium</w:t>
+              <w:t xml:space="preserve">Workshop: Tools in L2 Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Schwab; Paolo Mairano; Stephan Schmid, Nov 2023, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377240v1</w:t>
+                <w:t xml:space="preserve">hal-04375911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de feedback en phonétique des voyelles du FLE : apports de la phonétique expérimentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception and production of French oral vowels by Japanese-speaking learners: does dialectal variation play a role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jumpei Kaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoko Hayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « l’enseignement du français et les relations entre la France et la Mongolie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Mongolie, Sep 2023, Oulan-Bator, Mongolie</w:t>
+              <w:t xml:space="preserve">Paralinguistic information and phonological acquisition in Japanese and some European languages: Tolerance of foreign accent in multilingual societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mariko Kondo; Miki Ikoma; Tetsuo Harada, Jul 2023, Brussels, Université Libre de Bruxelles (ULB), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282159v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting ‘stress-deafness' amongst upper intermediate learners of English in words containing stress-imposing endings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To [h] or not to [h]? L2 production of /h/ in semi-spontaneous speech by French leaners of English and of German.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maelle Amand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC 2023 - Spoken English varieties: interfaces and multidimensional approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hugo Chatellier; Ivana Didirková; Marie-Pierre Jouannaud; Takeki Kamiyama; Cécile Viollain, Apr 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">L2APR: L2 ACCENT AND PRONUNCIATION RESEARCH: ACQUISITION, TEACHING, ATTITUDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376152v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04310083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To [h] or not to [h]? L2 production of /h/ in semi-spontaneous speech by French leaners of English and of German.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Revisiting ‘stress-deafness' amongst upper intermediate learners of English in words containing stress-imposing endings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Amand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L2APR: L2 ACCENT AND PRONUNCIATION RESEARCH: ACQUISITION, TEACHING, ATTITUDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Venise, Italy</w:t>
+              <w:t xml:space="preserve">PAC 2023 - Spoken English varieties: interfaces and multidimensional approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hugo Chatellier; Ivana Didirková; Marie-Pierre Jouannaud; Takeki Kamiyama; Cécile Viollain, Apr 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04310083v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nativeness and Intelligibility of Japanese accented English Consonants by French Listeners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de feedback en phonétique des voyelles du FLE : apports de la phonétique expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPHS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.2581-2585</w:t>
+              <w:t xml:space="preserve">Colloque « l’enseignement du français et les relations entre la France et la Mongolie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Mongolie, Sep 2023, Oulan-Bator, Mongolie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191719v1</w:t>
+                <w:t xml:space="preserve">hal-04282159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de l’ultrason comme rétrocontrôle visuel pour l’acquisition de l'opposition /y/-/u/ chez des apprenantes japonophones : analyses acoustiques, articulatoires et perceptives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nativeness and Intelligibility of Japanese accented English Consonants by French Listeners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Pérez-Ramón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariko Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Detey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées (Inter-)Phonologie du Français Contemporain (I)PFC 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Helene N. Andreassen, UiT Université arctique de Norvège (Norvège); Isabelle Racine, Université de Genève (Suisse); Sylvain Detey, Université Waseda (Japon); Elissa Pustka, Université de Vienne (Autriche); Marie-Hélène Côté, Université de Lausanne (Suisse); Julien Eychenne, Université de Sherbrooke (Canada); Olivier Baude, Université Paris Nanterre/HUMA-NUM (France), Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPHS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.2581-2585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373958v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting morphemes to learn lexical stress in suffixed-words: A kinesthetic approach for French learners of English</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité de l’ultrason comme rétrocontrôle visuel pour l’acquisition de l'opposition /y/-/u/ chez des apprenantes japonophones : analyses acoustiques, articulatoires et perceptives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kokjančič-Antolik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maelle Amand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Tools in L2 Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandra Schwab; Paolo Mairano; Stephan Schmid, Nov 2023, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées (Inter-)Phonologie du Français Contemporain (I)PFC 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helene N. Andreassen, UiT Université arctique de Norvège (Norvège); Isabelle Racine, Université de Genève (Suisse); Sylvain Detey, Université Waseda (Japon); Elissa Pustka, Université de Vienne (Autriche); Marie-Hélène Côté, Université de Lausanne (Suisse); Julien Eychenne, Université de Sherbrooke (Canada); Olivier Baude, Université Paris Nanterre/HUMA-NUM (France), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375911v1</w:t>
+                <w:t xml:space="preserve">hal-04373958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et production des voyelles orales du français par des japonophones : la variation dialectale a-t-elle un rôle à jouer?</w:t>
               </w:r>
@@ -2248,467 +2248,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02068363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of geminates in Japanese by French-speaking learners</w:t>
+                <w:t xml:space="preserve">Native and non-native variation in rhoticity and r-sandhi: how to transpose a coding system from PAC to ICE-IPAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Takemura</w:t>
+                <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Trifu Dejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gros-Bonfiglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Sounds 2016: 8th International Conference on Second Language Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Århus, Denmark</w:t>
+              <w:t xml:space="preserve">PAC 2016: English Melodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Parole et Langage, Aix-Marseille Université, Sep 2016, Aix - en - Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431448v1</w:t>
+                <w:t xml:space="preserve">hal-05343455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des consonnes géminées en japonais langue étrangère par des apprenants francophones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Perception of geminates in Japanese by French-speaking learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Takemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 (31èmes Journées d’Études sur la Parole)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">New Sounds 2016: 8th International Conference on Second Language Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Århus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431373v1</w:t>
+                <w:t xml:space="preserve">hal-01431448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native and non-native variation in rhoticity and r-sandhi: how to transpose a coding system from PAC to ICE-IPAC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
+                <w:t xml:space="preserve">Perception des consonnes géminées en japonais langue étrangère par des apprenants francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Takemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC 2016: English Melodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Parole et Langage, Aix-Marseille Université, Sep 2016, Aix - en - Provence, France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 (31èmes Journées d’Études sur la Parole)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343455v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRENCH /y/-/u/ CONTRAST IN JAPANESE LEARNERS WITH / WITHOUT ULTRASOUND FEEDBACK: VOWELS, NON-WORDS AND WORDS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound tongue imaging as a visual feedback in L2 pronunciation training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Glasgow, Aug 2015, Glasgow, United Kingdom. pp.1-5</w:t>
+              <w:t xml:space="preserve">International workshop on "Feedback in Pronunciation Training"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hofgut Imsbach (Northern Saarland), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188307v1</w:t>
+                <w:t xml:space="preserve">halshs-01435809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NATIVE FRENCH SPEAKERS' PERCEPTION OF THE JAPANESE /h/: HA PIECE HOF CAKE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Glasgow, Scotland, United Kingdom. Paper 0871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2746,51 +2746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interphonology in English-learning contexts: the ICE-IPAC Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2822,1102 +2822,1102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consonant context effect on the lingual articulation of French /u/ and /y/ in Japanese learners of French receiving conventional and ultrasound pronunciation training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FRENCH /y/-/u/ CONTRAST IN JAPANESE LEARNERS WITH / WITHOUT ULTRASOUND FEEDBACK: VOWELS, NON-WORDS AND WORDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech (ISMBS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Chania, Greece</w:t>
+              <w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Glasgow, Aug 2015, Glasgow, United Kingdom. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01423214v1</w:t>
+                <w:t xml:space="preserve">hal-01188307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound tongue imaging as a visual feedback in L2 pronunciation training</w:t>
+                <w:t xml:space="preserve">Consonant context effect on the lingual articulation of French /u/ and /y/ in Japanese learners of French receiving conventional and ultrasound pronunciation training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on "Feedback in Pronunciation Training"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Hofgut Imsbach (Northern Saarland), Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech (ISMBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01435809v1</w:t>
+                <w:t xml:space="preserve">halshs-01423214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close vowels in L1 and L2 English and French, and focality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opposition /y/-/u/ chez 7 apprenantes japonophones avec et sans l'aide de l'ultrason lingual: 1. analyse acoustique comparative voyelles isolées / logatomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception-Production Studies and Corpus-based Approaches in Second Language Phonetics and Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Detey; Mariko Kondo; Yuji Kawaguchi, Jul 2014, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.202-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01076020v1</w:t>
+                <w:t xml:space="preserve">hal-01136946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French schoolchildren’s first steps in learning English : A comparison of results in phonological discrimination and oral comprehension and production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Close vowels in L1 and L2 English and French, and focality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ewa Lenart</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Language Learning : Theory and Practice in 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">Perception-Production Studies and Corpus-based Approaches in Second Language Phonetics and Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Detey; Mariko Kondo; Yuji Kawaguchi, Jul 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657614v1</w:t>
+                <w:t xml:space="preserve">halshs-01076020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposition /y/-/u/ chez sept apprenantes japonophones avec et sans aide de l'ultrason lingual: 2. identification perceptive des voyelles isolées par 16 francophones natifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French schoolchildren’s first steps in learning English : A comparison of results in phonological discrimination and oral comprehension and production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lenart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXème édition des Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'informatique de l'université du Maine, Association francophone de la communication parlée, laboratoire d'informatique de Nantes Atlantique, Jun 2014, Le Mans, France. pp.649-657</w:t>
+              <w:t xml:space="preserve">Early Language Learning : Theory and Practice in 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188309v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de /y/ et /u/ français par deux apprenants anglophones en lecture : une étude de cas</w:t>
+                <w:t xml:space="preserve">Opposition /y/-/u/ chez sept apprenantes japonophones avec et sans aide de l'ultrason lingual: 2. identification perceptive des voyelles isolées par 16 francophones natifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Learning a second language: spoken interaction between native and non-native speakers" / Journées d'étude « Apprendre une L2 : interactions orales entre locuteurs natifs et non-natifs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">XXXème édition des Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'informatique de l'université du Maine, Association francophone de la communication parlée, laboratoire d'informatique de Nantes Atlantique, Jun 2014, Le Mans, France. pp.649-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01076019v1</w:t>
+                <w:t xml:space="preserve">hal-01188309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ICE-IPAC Project: An Overview</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production de /y/ et /u/ français par deux apprenants anglophones en lecture : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop "Learning a second language: spoken interaction between native and non-native speakers" / Journées d'étude « Apprendre une L2 : interactions orales entre locuteurs natifs et non-natifs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989187v1</w:t>
+                <w:t xml:space="preserve">halshs-01076019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposition /y/-/u/ chez 7 apprenantes japonophones avec et sans l'aide de l'ultrason lingual: 1. analyse acoustique comparative voyelles isolées / logatomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+                <w:t xml:space="preserve">The ICE-IPAC Project: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.202-210</w:t>
+              <w:t xml:space="preserve">PAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136946v1</w:t>
+                <w:t xml:space="preserve">hal-01989187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude inter-langues sur la production des voyelles focales et des voyelles moyennes du français en français langue étrangère (FLE)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du projet &amp;quot;ICE-IPAC&amp;quot; (Interphonologie de l'Anglais Contemporain) : Enjeux théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikola Paillereau</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPLC13: Phonetics, phonology and Language Contact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées IPFC (Interphonologie du Français Contemporain) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01075973v1</w:t>
+                <w:t xml:space="preserve">halshs-00977922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet &amp;quot;ICE-IPAC&amp;quot; (Interphonologie de l'Anglais Contemporain) : Enjeux théoriques et méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of ultrasound visualisation to improving the production of the French /y/-/u/ contrast by four Japanese learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées IPFC (Interphonologie du Français Contemporain) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">PPLC13: Phonetics, phonology, languages in contact Contact: varieties, multilingualism, second language learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00977922v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of ultrasound visualisation to improving the production of the French /y/-/u/ contrast by four Japanese learners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+                <w:t xml:space="preserve">Étude inter-langues sur la production des voyelles focales et des voyelles moyennes du français en français langue étrangère (FLE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Paillereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPLC13: Phonetics, phonology, languages in contact Contact: varieties, multilingualism, second language learning</w:t>
+              <w:t xml:space="preserve">PPLC13: Phonetics, phonology and Language Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862367v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interphonology of Contemporary English: an Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3968,51 +3968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonétique-phonologie en français L2 et corpus oraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Detey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4322,90 +4322,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus PhoDiFle : les voyelles orales isolées du français prononcées par des apprenants bosniaques, japonais, shanghaïens et tchèques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Georgeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Paillereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altijana Brkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayin Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées IPFC (Interphonologie du Français Contemporain) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4430,90 +4430,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse formantique des voyelles orales du français en contexte isolé : à la recherche d'une référence pour les apprenants de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Georgeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Paillereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5024,523 +5024,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00678238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic similarities between front rounded and back unrounded vowels as evidenced by French /ø/ and /u/ produced by Japanese-speaking learners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of L2 production by L1 speakers of different dialectal backgrounds: the case of Japanese-speaking learners' /u/ perceived by French and Quebec native speakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-Language Speech Perception and Variations in Linguistic Experience (2nd ASA Special Workshop on Speech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Portland, Oregon, United States. pp.2756</w:t>
+              <w:t xml:space="preserve">, May 2009, Portland, Oregon, United States. pp.2776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468849v1</w:t>
+                <w:t xml:space="preserve">hal-00468831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of L2 production by L1 speakers of different dialectal backgrounds: the case of Japanese-speaking learners' /u/ perceived by French and Quebec native speakers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic similarities between front rounded and back unrounded vowels as evidenced by French /ø/ and /u/ produced by Japanese-speaking learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-Language Speech Perception and Variations in Linguistic Experience (2nd ASA Special Workshop on Speech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Portland, Oregon, United States. pp.2776</w:t>
+              <w:t xml:space="preserve">, May 2009, Portland, Oregon, United States. pp.2756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468831v1</w:t>
+                <w:t xml:space="preserve">hal-00468849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of the production of ‘new' and ‘similar' vowels: the case of /u/ and /y/ in French by Japanese-speaking learners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La /b/ &amp;quot;forte&amp;quot; in salentino (Puglia): uno studio acustico, percettivo e fisiologico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Gaillard-Corvaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics '08 (155th Meeting of the Acoustical Society of America)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3741</w:t>
+              <w:t xml:space="preserve">Convegno internazionale "La Comunicazione Parlata 2006"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Napoli, Italy. pp.87-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468889v1</w:t>
+                <w:t xml:space="preserve">hal-00469236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La /b/ &amp;quot;forte&amp;quot; in salentino (Puglia): uno studio acustico, percettivo e fisiologico</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquisition of the production of ‘new' and ‘similar' vowels: the case of /u/ and /y/ in French by Japanese-speaking learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convegno internazionale "La Comunicazione Parlata 2006"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Napoli, Italy. pp.87-99</w:t>
+              <w:t xml:space="preserve">Acoustics '08 (155th Meeting of the Acoustical Society of America)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469236v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual representation of prosody for tactful communication skills – the case of request in Japanese as a Foreign Language taught to French university students</w:t>
+                <w:t xml:space="preserve">Acquisition of French vowels by Japanese-speaking learners: close and close-mid rounded vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoshino Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics Teaching and Learning Conference 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, London, United Kingdom. Paper ID 37</w:t>
+              <w:t xml:space="preserve">Phonetics and Phonology in Third Language Acquisition (réunion satellite du Congrès International des Sciences Phonétiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Freiburg-im-Breisgau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468450v1</w:t>
+                <w:t xml:space="preserve">hal-00471750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of French vowels by Japanese-speaking learners: close and close-mid rounded vowels</w:t>
+                <w:t xml:space="preserve">Visual representation of prosody for tactful communication skills – the case of request in Japanese as a Foreign Language taught to French university students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshino Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Third Language Acquisition (réunion satellite du Congrès International des Sciences Phonétiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Freiburg-im-Breisgau, Germany</w:t>
+              <w:t xml:space="preserve">Phonetics Teaching and Learning Conference 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, London, United Kingdom. Paper ID 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471750v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le /b/ « fort » en salentin (sous-région des Pouilles, Italie du Sud) : une étude acoustique et perceptive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Gaillard-Corvaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres Jeunes Chercheurs de l'École Doctorale 268 'Langage et langue', Université Paris III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France. pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5578,51 +5578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le occlusive bilabiali in salentino (Puglia): uno studio acustico e percettivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Gaillard-Corvaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2o Convegno Nazionale dell' AISV (Associazione Italiana di Scienze della Voce)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Salerno, Italy. pp.683-694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5779,165 +5779,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tokyo and Osaka Japanese : is it possible to distinguish them by prosody alone?</w:t>
+                <w:t xml:space="preserve">Perception of Foreign Accentedness in L2 Prosody and Segments: L1 Japanese Speakers Learning L2 French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MIDL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.167-172</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Nara, Japan. pp.721-724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00362564v1</w:t>
+                <w:t xml:space="preserve">hal-00468183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Foreign Accentedness in L2 Prosody and Segments: L1 Japanese Speakers Learning L2 French</w:t>
+                <w:t xml:space="preserve">Tokyo and Osaka Japanese : is it possible to distinguish them by prosody alone?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Nara, Japan. pp.721-724</w:t>
+              <w:t xml:space="preserve">Workshop MIDL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468183v1</w:t>
+                <w:t xml:space="preserve">halshs-00362564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial pitch in words beginning with a CVV syllable with a long vowel in Tokyo Japanese</w:t>
               </w:r>
@@ -6473,51 +6473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Sounds 2016: 8th International Conference on Second Language Speech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Århus, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6555,51 +6555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE ICE-IPAC PROJECT: TESTING THE PROTOCOL ON NORWEGIAN AND FRENCH LEARNERS OF ENGLISH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene N. Andreassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7358,51 +7358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les japonophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Detey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Kawaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7444,51 +7444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers pas d'élèves francophones en anglais à l'école élémentaire : premiers résultats en discrimination phonologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Lenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hery-Bénit Nadine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7543,77 +7543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers pas d’élèves francophones en anglais à l’école élémentaire : premiers résultats en discrimination phonologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Lenart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education plurilingue. Contextes, représentations, pratiques. Komur – Thilloy, G. et Paprocka – Piotrowska, U. (éds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orizons, pp.135-148, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7900,190 +7900,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do French-speaking learners simply omit the English /h/?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le traitement de la phonétique au début de l'apprentissage des langues étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauret Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00679553v1</w:t>
+                <w:t xml:space="preserve">halshs-00679560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement de la phonétique au début de l'apprentissage des langues étrangères</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do French-speaking learners simply omit the English /h/?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeki Kamiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Kühnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauret Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-00679560v1</w:t>
+                <w:t xml:space="preserve">halshs-00679553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception and production of French close and close-mid rounded vowels by Japanese-speaking learners</w:t>
               </w:r>
@@ -8324,51 +8324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C63B8F1C"/>
+    <w:nsid w:val="7B4E3AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8555,51 +8555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/takekikamiyama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8129-9267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17614255X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kokjan&#269;i&#269;-Antolik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Kaneda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Hayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-B&#233;nit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Tennant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.20010.her" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.2005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.16022.ant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Trifu-Dejeu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gros-Bonfiglioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeko Shinohara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aile.4533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n P&#233;rez-Ram&#243;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Kondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Tremblay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Trifu Dejeu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Takemura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Nakamura-Delloye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-Benit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01989146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacoste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01989187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977940v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ry&#244;ko Hayashi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altijana Brkan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Landron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulakia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Sakamoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468849v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gaillard-Corvaglia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshino Yamamoto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470125v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468183v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gustin-Masset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harim Kwon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pouplier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lentz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N. Andreassen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265465v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Kitamura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969280v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kawaguchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Seki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-surugadai.com/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nakata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hakusuisha.co.jp/book/b243686.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407306v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery-B&#233;nit Nadine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981757v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679560v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauret Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473029v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA030148" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/takekikamiyama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8129-9267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17614255X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kokjan&#269;i&#269;-Antolik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Kaneda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Hayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-B&#233;nit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Tennant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.20010.her" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.2005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.16022.ant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Trifu-Dejeu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gros-Bonfiglioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeko Shinohara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aile.4533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n P&#233;rez-Ram&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Kondo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Tremblay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Trifu Dejeu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-Benit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Takemura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Nakamura-Delloye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01989146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacoste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076019v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01989187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977940v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ry&#244;ko Hayashi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altijana Brkan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Landron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulakia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Sakamoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gaillard-Corvaglia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshino Yamamoto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470125v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362564v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gustin-Masset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harim Kwon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pouplier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lentz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N. Andreassen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265465v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Kitamura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969280v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kawaguchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Seki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-surugadai.com/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nakata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hakusuisha.co.jp/book/b243686.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407306v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery-B&#233;nit Nadine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981757v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauret Bertrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473029v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA030148" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>