--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -282,209 +282,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and stabilization of a model of population dynamics with age structure and diffusion</w:t>
+                <w:t xml:space="preserve">Controllability with one scalar control of a system of interaction between the Navier-Stokes system and a damped beam equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Badra</w:t>
+                <w:t xml:space="preserve">Rémi Buffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2025059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00498-024-00397-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778018v1</w:t>
+                <w:t xml:space="preserve">hal-04140088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability with one scalar control of a system of interaction between the Navier-Stokes system and a damped beam equation</w:t>
+                <w:t xml:space="preserve">Analysis and stabilization of a model of population dynamics with age structure and diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Buffe</w:t>
+                <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-024-00397-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2025059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140088v1</w:t>
+                <w:t xml:space="preserve">hal-04778018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularity of weak solutions of a fluid-rigid body interaction system in a bounded domain under the Prodi-Serrin condition</w:t>
               </w:r>
@@ -555,326 +555,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kalman condition for the controllability of a coupled system of Stokes equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flatness approach for the boundary controllability of a system of heat equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yingying Wu-Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (4), </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (3), pp.1766-1782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00028-023-00935-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1577833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936869v2</w:t>
+                <w:t xml:space="preserve">hal-04119834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null-controllability of cascade reaction-diffusion systems with odd coupling terms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Kalman condition for the controllability of a coupled system of Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Le Balc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takéo Takahashi</w:t>
+                <w:t xml:space="preserve">Luz de Teresa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Wu-Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2212.07647⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-023-00935-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899697v1</w:t>
+                <w:t xml:space="preserve">hal-03936869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness approach for the boundary controllability of a system of heat equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Null-controllability of cascade reaction-diffusion systems with odd coupling terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+                <w:t xml:space="preserve">Kévin Le Balc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62 (3), pp.1766-1782. </w:t>
+              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/23M1577833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2212.07647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119834v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control problems for the Navier-Stokes system with nonlocal spatial terms</w:t>
               </w:r>
@@ -1146,64 +1146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stackelberg exact controllability for the Boussinesq system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz de Teresa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingying Wu-Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1237,64 +1237,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of the Stefan problem by the flatness approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1335,334 +1335,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching controls for parabolic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyticity of the semigroup corresponding to a strongly damped wave equation with a Ventcel boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palestine Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/dpde.2023.v20.n3.a5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417266v1</w:t>
+                <w:t xml:space="preserve">hal-03784384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of a fluid-structure interaction system coupling the Navier-Stokes system and a damped beam equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Buffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyticity of the semigroup corresponding to a strongly damped wave equation with a Ventcel boundary condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Switching controls for parabolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palestine Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/dpde.2023.v20.n3.a5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03784384v1</w:t>
+                <w:t xml:space="preserve">hal-03417266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability results for a cross diffusion system with a free boundary by a flatness approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1722,51 +1722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability results for cascade systems of $m$ coupled $N$-dimensional Stokes and Navier-Stokes systems by $N−1$ scalar controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz de Teresa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Wu-Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1813,51 +1813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gevrey regularity for a system coupling the Navier-Stokes system with a beam : the non-flat case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1995,51 +1995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of a Stokes system with a diffusive boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Buffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyticity of the semigroup associated with a Stokes-wave interaction system and application to the system of interaction between a viscous incompressible fluid and an elastic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2357,508 +2357,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and uniqueness of strong solutions for the system of interaction between a compressible Navier-Stokes-Fourier fluid and a damped plate equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debayan Maity</w:t>
+                <w:t xml:space="preserve">Existence of contacts for the motion of a rigid body into a viscous incompressible fluid with the Tresca boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2020.103267⟩</w:t>
+              <w:t xml:space="preserve">Tunisian Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.447-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1912.01882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668248v1</w:t>
+                <w:t xml:space="preserve">hal-02393058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of contacts for the motion of a rigid body into a viscous incompressible fluid with the Tresca boundary conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Hillairet</w:t>
+                <w:t xml:space="preserve">$L^p$ theory for the interaction between the incompressible Navier-Stokes system and a damped plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debayan Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunisian Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (3), pp.447-468. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1912.01882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00021-021-00628-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393058v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$L^p$ theory for the interaction between the incompressible Navier-Stokes system and a damped plate</w:t>
+                <w:t xml:space="preserve">Existence and uniqueness of strong solutions for the system of interaction between a compressible Navier-Stokes-Fourier fluid and a damped plate equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debayan Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00021-021-00628-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2020.103267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294097v2</w:t>
+                <w:t xml:space="preserve">hal-02668248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of strong solutions for a system of interaction between a compressible viscous fluid and a wave equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debayan Maity</w:t>
+                <w:t xml:space="preserve">Approximate controllability and stabilizability of a linearized system for the interaction between a viscoelastic fluid and a rigid body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debanjana Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/abe696⟩</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-021-00295-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908420v1</w:t>
+                <w:t xml:space="preserve">hal-02987407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate controllability and stabilizability of a linearized system for the interaction between a viscoelastic fluid and a rigid body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debanjana Mitra</w:t>
+                <w:t xml:space="preserve">Existence of strong solutions for a system of interaction between a compressible viscous fluid and a wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debayan Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-021-00295-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/abe696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987407v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability to trajectories of a Ladyzhenskaya model for a viscous incompressible fluid</w:t>
               </w:r>
@@ -3143,51 +3143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of low Reynolds numbers swimmers of ciliate type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3228,326 +3228,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of strong solutions to a fluid structure interaction problem with Navier boundary conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imene A Djebour</w:t>
+                <w:t xml:space="preserve">Gevrey regularity for a system coupling the Navier-Stokes system with a beam equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, pp.36. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (6), pp.4776-4814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00021-019-0440-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1196212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061542v1</w:t>
+                <w:t xml:space="preserve">hal-02160011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gevrey regularity for a system coupling the Navier-Stokes system with a beam equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Badra</w:t>
+                <w:t xml:space="preserve">Mathematical analysis of the motion of a rigid body in a compressible Navier-Stokes-Fourier fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard H. Haak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debayan Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1196212⟩</w:t>
+              <w:t xml:space="preserve">Mathematical News / Mathematische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 292 (9), pp.1972-2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mana.201700425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160011v1</w:t>
+                <w:t xml:space="preserve">hal-01619647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical analysis of the motion of a rigid body in a compressible Navier-Stokes-Fourier fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Debayan Maity</w:t>
+                <w:t xml:space="preserve">On the existence of strong solutions to a fluid structure interaction problem with Navier boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene A Djebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical News / Mathematische Nachrichten</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 292 (9), pp.1972-2017. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mana.201700425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00021-019-0440-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619647v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of weak solutions for a Bingham fluid-rigid body system</w:t>
               </w:r>
@@ -3663,51 +3663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (5), pp.1975-2020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3735,222 +3735,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness for the coupling between a viscous incompressible fluid and an elastic structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takeo Takahashi</w:t>
+                <w:t xml:space="preserve">Local null controllability of a rigid body moving into a Boussinesq flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnab Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/ab128c⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.793-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2019050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939464v1</w:t>
+                <w:t xml:space="preserve">hal-01572508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local null controllability of a rigid body moving into a Boussinesq flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takéo Takahashi</w:t>
+                <w:t xml:space="preserve">Well-posedness for the coupling between a viscous incompressible fluid and an elastic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (4), pp.793-836. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.3548-3592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2019050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/ab128c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572508v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local controllability to stationary trajectories of a one-dimensional simplified model arising in turbulence</w:t>
               </w:r>
@@ -4021,391 +4021,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small moving rigid body into a viscous incompressible fluid</w:t>
+                <w:t xml:space="preserve">On the Navier–Stokes system with the Coulomb friction law boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lacave</w:t>
+                <w:t xml:space="preserve">Loredana Bălilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge San Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-016-1058-z⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00033-016-0744-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169436v2</w:t>
+                <w:t xml:space="preserve">hal-01393709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback boundary stabilization of 2d fluid-structure interaction systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary local null-controllability of the Kuramoto-Sivashinsky equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-016-0182-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2017102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01370000v1</w:t>
+                <w:t xml:space="preserve">hal-01373201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Navier–Stokes system with the Coulomb friction law boundary condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge San Martín</w:t>
+                <w:t xml:space="preserve">Feedback boundary stabilization of 2d fluid-structure interaction systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00033-016-0744-x⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (5), pp.2315-2373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2017102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393709v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary local null-controllability of the Kuramoto-Sivashinsky equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small moving rigid body into a viscous incompressible fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lacave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (2), </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 223 (3), pp.1307--1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-016-0182-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-016-1058-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373201v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A boundary control problem for the steady self-propelled motion of a rigid body in a Navier-Stokes fluid</w:t>
               </w:r>
@@ -4593,235 +4593,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a system modelling the motion of a piston in a viscous gas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debayan Maity</w:t>
+                <w:t xml:space="preserve">Fluid-rigid structure interaction system with Coulomb's law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Bălilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge San Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (3), pp.551-579. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (6), pp.4625-4657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00021-016-0293-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M1099947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285089v1</w:t>
+                <w:t xml:space="preserve">hal-01386574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-rigid structure interaction system with Coulomb's law</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge San Martín</w:t>
+                <w:t xml:space="preserve">Analysis of a system modelling the motion of a piston in a viscous gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debayan Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (6), pp.4625-4657. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.551-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M1099947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00021-016-0293-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386574v1</w:t>
+                <w:t xml:space="preserve">hal-01285089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic energy of a convex body</w:t>
               </w:r>
@@ -4833,51 +4833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical News / Mathematische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 289 (5-6), pp.546-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4937,51 +4937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5054,51 +5054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (4), pp.2729-2750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5145,51 +5145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of a fluid-rigid body system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5230,200 +5230,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback stabilization of a fluid–rigid body Interaction system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Badra</w:t>
+                <w:t xml:space="preserve">Numerical observers with vanishing viscosity for the 1d wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (4), pp.711-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10444-013-9320-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091953v1</w:t>
+                <w:t xml:space="preserve">hal-00914924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical observers with vanishing viscosity for the 1d wave equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Galina Garcia</w:t>
+                <w:t xml:space="preserve">Feedback stabilization of a fluid–rigid body Interaction system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (11/12), pp.1137-1184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10444-013-9320-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00914924v1</w:t>
+                <w:t xml:space="preserve">hal-01091953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The motion of a fluid-rigid ball system at the zero limit of the rigid ball radius</w:t>
               </w:r>
@@ -5494,221 +5494,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback stabilization of a simplified 1d fluid- particle system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Badra</w:t>
+                <w:t xml:space="preserve">Existence of global weak solutions for a phase-field model of a vesicle moving into a viscous incompressible fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2013.03.009⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (10), pp.1507-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.2912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814009v1</w:t>
+                <w:t xml:space="preserve">hal-00914930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of global weak solutions for a phase-field model of a vesicle moving into a viscous incompressible fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuning Liu</w:t>
+                <w:t xml:space="preserve">Feedback stabilization of a simplified 1d fluid- particle system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (2), pp.369--389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2013.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.2912⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00914930v1</w:t>
+                <w:t xml:space="preserve">hal-00814009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-posedness for a one-dimensional fluid-particle interaction model</w:t>
               </w:r>
@@ -5811,51 +5811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Fattorini criterion for approximate controllability and stabilizability of parabolic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5902,77 +5902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single input controllability of a simplified fluid-structure interaction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (1), pp.20-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6317,77 +6317,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong solutions for a phase field Navier-Stokes vesicle-fluid interaction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (1), pp.177-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6433,51 +6433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of strong solutions for the motion of an elastic structure in an incompressible viscous fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Schwindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6563,51 +6563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarka Necasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116 (3), pp.329-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6635,472 +6635,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of parabolic nonlinear systems with finite dimensional feedback or dynamical controllers. Application to the Navier-Stokes system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Badra</w:t>
+                <w:t xml:space="preserve">Inverse problem and null-controllability for parabolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (2), pp.420-463. </w:t>
+              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.379--405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/090778146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/JIIP.2011.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431041v2</w:t>
+                <w:t xml:space="preserve">hal-00590645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problem and null-controllability for parabolic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Galina Garcia</w:t>
+                <w:t xml:space="preserve">Stabilization of parabolic nonlinear systems with finite dimensional feedback or dynamical controllers. Application to the Navier-Stokes system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19, pp.379--405. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (2), pp.420-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/JIIP.2011.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/090778146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590645v1</w:t>
+                <w:t xml:space="preserve">hal-00431041v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization and singular limits for the complete Navier-Stokes-Fourier system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Novotny</w:t>
+                <w:t xml:space="preserve">Small solids in an inviscid fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2009.11.006⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.385-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590620v1</w:t>
+                <w:t xml:space="preserve">hal-00590617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small solids in an inviscid fluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+                <w:t xml:space="preserve">Homogenization and singular limits for the complete Navier-Stokes-Fourier system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Feireisl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Novotny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (1), pp.33-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2009.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00590617v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blow up and grazing collision in viscous fluid solid interaction systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7186,51 +7186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Leonor Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (3), pp.1632-1659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7258,222 +7258,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of a finite element/ALE method for the Stokes equations in a domain depending on time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loredana Smaranda</w:t>
+                <w:t xml:space="preserve">Collisions in 3D Fluid Structure interactions problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2008.12.021⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (6), pp.2451-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/080716074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275223v1</w:t>
+                <w:t xml:space="preserve">hal-00268987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisions in 3D Fluid Structure interactions problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Hillairet</w:t>
+                <w:t xml:space="preserve">Convergence of a finite element/ALE method for the Stokes equations in a domain depending on time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge San Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Smaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40 (6), pp.2451-2477. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 230 (2), pp.521-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/080716074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2008.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268987v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the simulation of dense suspensions : a numerical tool</w:t>
               </w:r>
@@ -7570,272 +7570,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Initial and Boundary Value Problem Modeling Fish-like Swimming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Scheid</w:t>
+                <w:t xml:space="preserve">A simple 1D model of inviscid fluid-solid interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 245 (11), pp.3503-3544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2008.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-007-0092-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00087876v1</w:t>
+                <w:t xml:space="preserve">hal-00590649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple 1D model of inviscid fluid-solid interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+                <w:t xml:space="preserve">An Initial and Boundary Value Problem Modeling Fish-like Swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge San Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 245 (11), pp.3503-3544. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 188 (3), pp.429-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2008.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-007-0092-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590649v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00087876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of a Lagrange--Galerkin method for a fluid-rigid body system in ALE formulation</w:t>
               </w:r>
@@ -8029,64 +8029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniformly exponentially stable approximations for a class of second order evolution equations. Application to LQR optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (3), pp.503-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8114,515 +8114,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the motion of a rigid body immersed in a bidimensional incompressible perfect fluid</w:t>
+                <w:t xml:space="preserve">Wellposedness for the system modelling the motion of a rigid body of arbitrary form in an incompressible viscous fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Rosier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaime Ortega</w:t>
+                <w:t xml:space="preserve">Patricio Cumsille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Czechoslovak Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (4), pp.961-992</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142401v1</w:t>
+                <w:t xml:space="preserve">hal-00169087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact controllability of a fluid-rigid body system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Imanuvilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87 (4), pp.408-437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2007.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wellposedness for the system modelling the motion of a rigid body of arbitrary form in an incompressible viscous fluid</w:t>
+                <w:t xml:space="preserve">On the motion of a rigid body immersed in a bidimensional incompressible perfect fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricio Cumsille</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czechoslovak Mathematical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.139-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2005.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169087v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-discrétisation en espace du problème de la stabilisation interne de l'équation des poutres.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">A Control Theoretic Approach to the Swimming of Microscopic Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge San Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 65 (3), pp.405--424</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587991v1</w:t>
+                <w:t xml:space="preserve">hal-00140543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Control Theoretic Approach to the Swimming of Microscopic Organisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Semi-discrétisation en espace du problème de la stabilisation interne de l'équation des poutres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18, pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc:071805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140543v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Control Theoretic Approach to the Swimming of Microscopic Organisms</w:t>
               </w:r>
@@ -8729,51 +8729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asymptotic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50 (3-4), pp.325-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8811,64 +8811,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal stabilization of the plate equation in a square : the continuous and the semi-discretized problems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 85 (1), pp.17-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8915,77 +8915,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spectral approach for the exact observability of infinite dimensional systems with skew-adjoint generator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 226, pp.193-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9159,273 +9159,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of a conservative bifluid model with interpenetration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global strong solutions for the two-dimensional motion of an infinite cylinder in a viscous fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMA - Lectures in Mathematics and Theoretical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.177-208</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1), pp.53--77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137994v1</w:t>
+                <w:t xml:space="preserve">hal-00141195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global strong solutions for the two-dimensional motion of an infinite cylinder in a viscous fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of a conservative bifluid model with interpenetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Mazeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6 (1), pp.53--77</w:t>
+              <w:t xml:space="preserve">IRMA - Lectures in Mathematics and Theoretical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.177-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141195v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical solutions for the equations modelling the motion of a ball in a bidimensional incompressible perfect fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39, pp.79-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9472,77 +9472,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of the Lagrange-Galerkin method for the Equations Modelling the Motion of a Fluid-Rigid System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Volume 43, Issue 4, pp.1536-1571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9615,51 +9615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 339 (1), pp.59-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9738,64 +9738,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A uniformly stable finite difference space semi-discretization for the internal stabilization of the plate equation in a square</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENUMATH 2005 - The 6th European Conference on Numerical Mathematics and Advanced Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Santiago de Compostela, Spain. pp.1068--1076, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9842,51 +9842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal and boundary controllability of the plate equation and of the Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9916,368 +9916,456 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local null controllability of the Navier-Stokes system with odd controls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A size-structured model for forest stand dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Jacob de Cordemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333976v1</w:t>
+                <w:t xml:space="preserve">hal-05572374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Carleman inequalities for the Oseen system. Application to the cost control in small times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Buffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-time global controllability of the Burgers equation via bilinear controls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local null controllability of the Navier-Stokes system with odd controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz de Teresa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Wu-Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906284v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Small-time global controllability of the Burgers equation via bilinear controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Existence and asymptotic analysis of Nash equilibria for the Navier-Stokes system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia M. Gariboldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10287,105 +10375,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse théorique, analyse numérique et contrôle de systèmes d'interaction fluide-structure et de systèmes de type ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Henri Poincaré - Nancy I, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00590675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10532,51 +10620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Maity" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-026-03416-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M. Gariboldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-025-10361-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2025059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buffe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00397-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.01.073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936869v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz de Teresa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Wu-Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00935-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Balc'H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.07647" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Colle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1577833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Carre&#241;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-023-02321-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aicha Djebour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2023.104022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-024-00971-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105480" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.509" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/dpde.2023.v20.n3.a5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969875v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-023-00607-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu-Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2108.09856" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1619/fesi.65.63" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gariboldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-211685" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545562v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene A Djebour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-020-00574-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2020.103267" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.01882" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294097v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-021-00628-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abe696" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjana Mitra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00295-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guerrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Hishida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leonor Silvestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2020073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythily Ramaswamy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106483" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-019-0440-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1196212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H. Haak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.201700425" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942426v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Obando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.12.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge San Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-019-09536-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulakia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Takahashi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab128c" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019050" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Micu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.11.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169436v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lacave" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-016-1058-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017102" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana B&#259;lilescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge San Mart&#237;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-016-0744-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-016-0182-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2016.11.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica L. Schwindt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2014-0056" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-016-0293-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1099947" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011979v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bianchini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana201400256" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2016005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015600v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dalphin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-015-9646-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Weiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.07.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091953v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-013-9320-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0696-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.03.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Liu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2912" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/670351B24B5FBEC0CF4F4896A3A0E90D82B1C9C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743899v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2011196" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Conca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Schwindt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/1/015005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801883v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210510001034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N5H15DZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sueur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2159" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-011-0059-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBSMXJPT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/282" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Necasova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-011-9646-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431041v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090778146" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JIIP.2011.036" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590620v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novotny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.11.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ8KZCSM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355684v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2009.09.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725635" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275223v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Smaranda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2008.12.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080716074" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590659v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00087876v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-007-0092-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75C1FCAF7060F2621220B70A7BA65C1B34C21B86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590649v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.03.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZC9586J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142870v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590615v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vexler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007059" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140476v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142401v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ortega" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2005.12.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590648v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Imanuvilov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.01.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QDCTLR4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169087v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587991v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071805" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140543v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tuscnak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097998v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091373v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2005.10.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2005.02.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020156v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baranger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-K5C2MVTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137994v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaouen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141195v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091625v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2005002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092094v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903438161" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141800v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Scheid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.04.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140479v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34288-5_107" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000894v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333976v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979716v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906284v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Duca" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677890v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590675v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Maity" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-026-03416-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M. Gariboldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-025-10361-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00397-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2025059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.01.073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Colle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1577833" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936869v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz de Teresa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Wu-Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00935-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Balc'H" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.07647" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Carre&#241;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-023-02321-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aicha Djebour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2023.104022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-024-00971-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105480" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/dpde.2023.v20.n3.a5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969875v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-023-00607-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu-Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2108.09856" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1619/fesi.65.63" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gariboldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-211685" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545562v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene A Djebour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-020-00574-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.01882" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294097v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-021-00628-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2020.103267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjana Mitra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00295-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abe696" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guerrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Hishida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leonor Silvestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2020073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythily Ramaswamy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106483" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1196212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H. Haak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.201700425" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-019-0440-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942426v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Obando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.12.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge San Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-019-09536-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulakia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Takahashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab128c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Micu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.11.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana B&#259;lilescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge San Mart&#237;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-016-0744-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-016-0182-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017102" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169436v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lacave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-016-1058-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2016.11.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica L. Schwindt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2014-0056" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1099947" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-016-0293-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011979v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bianchini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana201400256" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2016005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015600v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dalphin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-015-9646-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Weiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.07.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914924v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Garcia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-013-9320-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0696-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2912" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/670351B24B5FBEC0CF4F4896A3A0E90D82B1C9C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.03.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743899v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2011196" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Conca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Schwindt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/1/015005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801883v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210510001034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N5H15DZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sueur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2159" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-011-0059-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBSMXJPT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/282" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Necasova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-011-9646-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590645v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JIIP.2011.036" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431041v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090778146" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novotny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.11.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ8KZCSM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355684v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2009.09.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725635" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080716074" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Smaranda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2008.12.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590659v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.03.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZC9586J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00087876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-007-0092-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75C1FCAF7060F2621220B70A7BA65C1B34C21B86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142870v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590615v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vexler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007059" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140476v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169087v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590648v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Imanuvilov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.01.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QDCTLR4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ortega" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2005.12.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587991v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071805" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tuscnak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097998v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091373v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2005.10.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2005.02.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020156v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baranger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-K5C2MVTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141195v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137994v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaouen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091625v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2005002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092094v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903438161" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141800v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Scheid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.04.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140479v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34288-5_107" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000894v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacob de Cordemoy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333976v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906284v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Duca" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>