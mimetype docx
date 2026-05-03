--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -659,222 +659,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kalman condition for the controllability of a coupled system of Stokes equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Null-controllability of cascade reaction-diffusion systems with odd coupling terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Le Balc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yingying Wu-Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00028-023-00935-6⟩</w:t>
+              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2212.07647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936869v2</w:t>
+                <w:t xml:space="preserve">hal-03899697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null-controllability of cascade reaction-diffusion systems with odd coupling terms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Kalman condition for the controllability of a coupled system of Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz de Teresa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Le Balc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takéo Takahashi</w:t>
+                <w:t xml:space="preserve">Yingying Wu-Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2212.07647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00028-023-00935-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899697v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control problems for the Navier-Stokes system with nonlocal spatial terms</w:t>
               </w:r>
@@ -945,265 +945,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback boundary stabilization for a viscous incompressible fluid with Navier slip boundary conditions in interaction with a damped beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imene Aicha Djebour</w:t>
+                <w:t xml:space="preserve">Uniqueness and regularity of weak solutions of a fluid-rigid body interaction system under the Prodi-Serrin condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debayan Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2023.104022⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (3), pp.718-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2023123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012901v1</w:t>
+                <w:t xml:space="preserve">hal-04075090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniqueness and regularity of weak solutions of a fluid-rigid body interaction system under the Prodi-Serrin condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debayan Maity</w:t>
+                <w:t xml:space="preserve">Feedback boundary stabilization for a viscous incompressible fluid with Navier slip boundary conditions in interaction with a damped beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Aicha Djebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (3), pp.718-742. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2023123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2023.104022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075090v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stackelberg exact controllability for the Boussinesq system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz de Teresa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingying Wu-Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1703,70 +1703,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability results for cascade systems of $m$ coupled $N$-dimensional Stokes and Navier-Stokes systems by $N−1$ scalar controls</w:t>
+                <w:t xml:space="preserve">Controllability results for cascade systems of $m$ coupled $N$-dimensional Stokes and Navier-Stokes systems by $N-1$ scalar controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz de Teresa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Wu-Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1807,300 +1807,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gevrey regularity for a system coupling the Navier-Stokes system with a beam : the non-flat case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Badra</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of an optimal control problem for a viscous incompressible fluid with Navier slip boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gariboldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Funkcialaj ekvacioj.Serio internacia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1619/fesi.65.63⟩</w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (3-4), pp.379-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-211685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303258v1</w:t>
+                <w:t xml:space="preserve">hal-03930522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of an optimal control problem for a viscous incompressible fluid with Navier slip boundary conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Gariboldi</w:t>
+                <w:t xml:space="preserve">Controllability of a Stokes system with a diffusive boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Buffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (3-4), pp.379-399. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ASY-211685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2022057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930522v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of a Stokes system with a diffusive boundary condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Buffe</w:t>
+                <w:t xml:space="preserve">Gevrey regularity for a system coupling the Navier-Stokes system with a beam : the non-flat case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+              <w:t xml:space="preserve">Funkcialaj ekvacioj.Serio internacia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2022057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1619/fesi.65.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331176v1</w:t>
+                <w:t xml:space="preserve">hal-02303258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback stabilization of parabolic systems with input delay</w:t>
               </w:r>
@@ -2357,209 +2357,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of contacts for the motion of a rigid body into a viscous incompressible fluid with the Tresca boundary conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Hillairet</w:t>
+                <w:t xml:space="preserve">$L^p$ theory for the interaction between the incompressible Navier-Stokes system and a damped plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debayan Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunisian Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1912.01882⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00021-021-00628-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393058v1</w:t>
+                <w:t xml:space="preserve">hal-02294097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$L^p$ theory for the interaction between the incompressible Navier-Stokes system and a damped plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debayan Maity</w:t>
+                <w:t xml:space="preserve">Existence of contacts for the motion of a rigid body into a viscous incompressible fluid with the Tresca boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Tunisian Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.447-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00021-021-00628-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1912.01882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294097v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence and uniqueness of strong solutions for the system of interaction between a compressible Navier-Stokes-Fourier fluid and a damped plate equation</w:t>
               </w:r>
@@ -4021,391 +4021,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Navier–Stokes system with the Coulomb friction law boundary condition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary local null-controllability of the Kuramoto-Sivashinsky equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00033-016-0744-x⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-016-0182-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393709v1</w:t>
+                <w:t xml:space="preserve">hal-01373201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary local null-controllability of the Kuramoto-Sivashinsky equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Navier–Stokes system with the Coulomb friction law boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Bălilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge San Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (2), </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-016-0182-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00033-016-0744-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373201v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback boundary stabilization of 2d fluid-structure interaction systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Badra</w:t>
+                <w:t xml:space="preserve">Small moving rigid body into a viscous incompressible fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2017102⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 223 (3), pp.1307--1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-016-1058-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370000v1</w:t>
+                <w:t xml:space="preserve">hal-01169436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small moving rigid body into a viscous incompressible fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lacave</w:t>
+                <w:t xml:space="preserve">Feedback boundary stabilization of 2d fluid-structure interaction systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 223 (3), pp.1307--1335. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (5), pp.2315-2373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-016-1058-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2017102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169436v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A boundary control problem for the steady self-propelled motion of a rigid body in a Navier-Stokes fluid</w:t>
               </w:r>
@@ -4593,235 +4593,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-rigid structure interaction system with Coulomb's law</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge San Martín</w:t>
+                <w:t xml:space="preserve">Analysis of a system modelling the motion of a piston in a viscous gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debayan Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (6), pp.4625-4657. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.551-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M1099947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00021-016-0293-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386574v1</w:t>
+                <w:t xml:space="preserve">hal-01285089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a system modelling the motion of a piston in a viscous gas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debayan Maity</w:t>
+                <w:t xml:space="preserve">Fluid-rigid structure interaction system with Coulomb's law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Bălilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge San Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (3), pp.551-579. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (6), pp.4625-4657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00021-016-0293-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M1099947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285089v1</w:t>
+                <w:t xml:space="preserve">hal-01386574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic energy of a convex body</w:t>
               </w:r>
@@ -7056,51 +7056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blow up and grazing collision in viscous fluid solid interaction systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7264,51 +7264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisions in 3D Fluid Structure interactions problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10132,64 +10132,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local null controllability of the Navier-Stokes system with odd controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz de Teresa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingying Wu-Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10620,51 +10620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Maity" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-026-03416-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M. Gariboldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-025-10361-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00397-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2025059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.01.073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Colle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1577833" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936869v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz de Teresa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Wu-Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00935-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Balc'H" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.07647" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Carre&#241;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-023-02321-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aicha Djebour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2023.104022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-024-00971-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105480" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/dpde.2023.v20.n3.a5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969875v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-023-00607-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu-Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2108.09856" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1619/fesi.65.63" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gariboldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-211685" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545562v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene A Djebour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-020-00574-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.01882" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294097v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-021-00628-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2020.103267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjana Mitra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00295-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abe696" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guerrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Hishida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leonor Silvestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2020073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythily Ramaswamy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106483" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1196212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H. Haak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.201700425" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-019-0440-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942426v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Obando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.12.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge San Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-019-09536-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulakia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Takahashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab128c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Micu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.11.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana B&#259;lilescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge San Mart&#237;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-016-0744-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-016-0182-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017102" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169436v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lacave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-016-1058-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2016.11.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica L. Schwindt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2014-0056" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1099947" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-016-0293-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011979v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bianchini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana201400256" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2016005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015600v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dalphin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-015-9646-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Weiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.07.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914924v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Garcia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-013-9320-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0696-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2912" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/670351B24B5FBEC0CF4F4896A3A0E90D82B1C9C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.03.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743899v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2011196" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Conca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Schwindt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/1/015005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801883v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210510001034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N5H15DZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sueur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2159" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-011-0059-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBSMXJPT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/282" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Necasova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-011-9646-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590645v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JIIP.2011.036" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431041v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090778146" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novotny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.11.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ8KZCSM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355684v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2009.09.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725635" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080716074" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Smaranda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2008.12.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590659v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.03.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZC9586J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00087876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-007-0092-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75C1FCAF7060F2621220B70A7BA65C1B34C21B86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142870v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590615v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vexler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007059" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140476v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169087v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590648v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Imanuvilov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.01.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QDCTLR4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ortega" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2005.12.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587991v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071805" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tuscnak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097998v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091373v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2005.10.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2005.02.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020156v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baranger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-K5C2MVTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141195v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137994v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaouen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091625v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2005002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092094v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903438161" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141800v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Scheid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.04.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140479v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34288-5_107" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000894v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacob de Cordemoy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333976v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906284v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Duca" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Maity" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-026-03416-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M. Gariboldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-025-10361-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00397-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2025059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.01.073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Colle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1577833" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Balc'H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.07647" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936869v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz de Teresa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Wu-Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00935-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Carre&#241;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-023-02321-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012901v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aicha Djebour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2023.104022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-024-00971-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105480" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/dpde.2023.v20.n3.a5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969875v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-023-00607-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu-Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2108.09856" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gariboldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-211685" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1619/fesi.65.63" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545562v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene A Djebour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-020-00574-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294097v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-021-00628-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.01882" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2020.103267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjana Mitra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00295-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abe696" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guerrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Hishida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leonor Silvestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2020073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythily Ramaswamy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106483" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1196212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H. Haak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.201700425" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-019-0440-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942426v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Obando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.12.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge San Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-019-09536-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulakia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Takahashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab128c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Micu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.11.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-016-0182-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana B&#259;lilescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge San Mart&#237;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-016-0744-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169436v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lacave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-016-1058-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2016.11.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica L. Schwindt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2014-0056" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-016-0293-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1099947" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011979v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bianchini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana201400256" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2016005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015600v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dalphin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-015-9646-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Weiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.07.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914924v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Garcia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-013-9320-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0696-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2912" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/670351B24B5FBEC0CF4F4896A3A0E90D82B1C9C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.03.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743899v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2011196" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Conca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Schwindt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/1/015005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801883v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210510001034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N5H15DZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sueur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2159" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-011-0059-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBSMXJPT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/282" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Necasova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-011-9646-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590645v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JIIP.2011.036" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431041v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090778146" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novotny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.11.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ8KZCSM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355684v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2009.09.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725635" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080716074" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Smaranda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2008.12.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590659v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.03.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZC9586J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00087876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-007-0092-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75C1FCAF7060F2621220B70A7BA65C1B34C21B86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142870v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590615v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vexler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007059" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140476v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169087v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590648v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Imanuvilov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.01.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QDCTLR4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ortega" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2005.12.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587991v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071805" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tuscnak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097998v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091373v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2005.10.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2005.02.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020156v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baranger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-K5C2MVTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141195v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137994v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaouen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091625v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2005002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092094v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903438161" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141800v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Scheid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.04.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140479v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34288-5_107" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000894v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacob de Cordemoy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333976v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906284v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Duca" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>