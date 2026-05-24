--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -413,51 +413,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 30 (10), pp.3959-3995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcdsb.2025059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3228,235 +3228,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gevrey regularity for a system coupling the Navier-Stokes system with a beam equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Badra</w:t>
+                <w:t xml:space="preserve">Mathematical analysis of the motion of a rigid body in a compressible Navier-Stokes-Fourier fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard H. Haak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debayan Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1196212⟩</w:t>
+              <w:t xml:space="preserve">Mathematical News / Mathematische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 292 (9), pp.1972-2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mana.201700425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160011v1</w:t>
+                <w:t xml:space="preserve">hal-01619647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical analysis of the motion of a rigid body in a compressible Navier-Stokes-Fourier fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Debayan Maity</w:t>
+                <w:t xml:space="preserve">Gevrey regularity for a system coupling the Navier-Stokes system with a beam equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical News / Mathematische Nachrichten</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 292 (9), pp.1972-2017. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (6), pp.4776-4814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mana.201700425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1196212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619647v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence of strong solutions to a fluid structure interaction problem with Navier boundary conditions</w:t>
               </w:r>
@@ -3563,51 +3563,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (5), pp.1281-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
@@ -3663,51 +3663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (5), pp.1975-2020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4434,51 +4434,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Leonor Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (6), pp.1507-1541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2016.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
@@ -4625,51 +4625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debayan Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (3), pp.551-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4937,51 +4937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5145,51 +5145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of a fluid-rigid body system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5494,221 +5494,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of global weak solutions for a phase-field model of a vesicle moving into a viscous incompressible fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuning Liu</w:t>
+                <w:t xml:space="preserve">Feedback stabilization of a simplified 1d fluid- particle system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.2912⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (2), pp.369--389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2013.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914930v1</w:t>
+                <w:t xml:space="preserve">hal-00814009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback stabilization of a simplified 1d fluid- particle system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Badra</w:t>
+                <w:t xml:space="preserve">Existence of global weak solutions for a phase-field model of a vesicle moving into a viscous incompressible fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (10), pp.1507-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.2912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2013.03.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00814009v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-posedness for a one-dimensional fluid-particle interaction model</w:t>
               </w:r>
@@ -5902,77 +5902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single input controllability of a simplified fluid-structure interaction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (1), pp.20-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6317,77 +6317,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong solutions for a phase field Navier-Stokes vesicle-fluid interaction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (1), pp.177-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6563,51 +6563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarka Necasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116 (3), pp.329-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6635,209 +6635,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problem and null-controllability for parabolic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Galina Garcia</w:t>
+                <w:t xml:space="preserve">Stabilization of parabolic nonlinear systems with finite dimensional feedback or dynamical controllers. Application to the Navier-Stokes system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19, pp.379--405. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (2), pp.420-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/JIIP.2011.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/090778146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590645v1</w:t>
+                <w:t xml:space="preserve">hal-00431041v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of parabolic nonlinear systems with finite dimensional feedback or dynamical controllers. Application to the Navier-Stokes system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Badra</w:t>
+                <w:t xml:space="preserve">Inverse problem and null-controllability for parabolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (2), pp.420-463. </w:t>
+              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.379--405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/090778146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/JIIP.2011.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431041v2</w:t>
+                <w:t xml:space="preserve">hal-00590645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small solids in an inviscid fluid</w:t>
               </w:r>
@@ -7086,51 +7086,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (1), pp.291-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2009.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
@@ -7186,51 +7186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Leonor Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (3), pp.1632-1659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7731,51 +7731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 188 (3), pp.429-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8042,51 +8042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (3), pp.503-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8348,51 +8348,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.139-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2005.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
@@ -8435,51 +8435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 65 (3), pp.405--424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8530,51 +8530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18, pp.48-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8824,51 +8824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 85 (1), pp.17-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8941,51 +8941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 226, pp.193-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9178,51 +9178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global strong solutions for the two-dimensional motion of an infinite cylinder in a viscous fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (1), pp.53--77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9498,51 +9498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Volume 43, Issue 4, pp.1536-1571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9615,51 +9615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 339 (1), pp.59-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9751,51 +9751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENUMATH 2005 - The 6th European Conference on Numerical Mathematics and Advanced Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Santiago de Compostela, Spain. pp.1068--1076, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9842,51 +9842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal and boundary controllability of the plate equation and of the Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9916,456 +9916,531 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A size-structured model for forest stand dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Jacob de Cordemoy</w:t>
+                <w:t xml:space="preserve">A general framework for the flatness of parabolic linear systems with boundary controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572374v1</w:t>
+                <w:t xml:space="preserve">hal-05612226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Carleman inequalities for the Oseen system. Application to the cost control in small times</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Buffe</w:t>
+                <w:t xml:space="preserve">A size-structured model for forest stand dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Jacob de Cordemoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979716v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local null controllability of the Navier-Stokes system with odd controls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Carleman inequalities for the Oseen system. Application to the cost control in small times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Buffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333976v1</w:t>
+                <w:t xml:space="preserve">hal-04979716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-time global controllability of the Burgers equation via bilinear controls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local null controllability of the Navier-Stokes system with odd controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz de Teresa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Wu-Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906284v1</w:t>
+                <w:t xml:space="preserve">hal-05333976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Small-time global controllability of the Burgers equation via bilinear controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Existence and asymptotic analysis of Nash equilibria for the Navier-Stokes system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia M. Gariboldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10375,105 +10450,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse théorique, analyse numérique et contrôle de systèmes d'interaction fluide-structure et de systèmes de type ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Henri Poincaré - Nancy I, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00590675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10620,51 +10695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Maity" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-026-03416-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M. Gariboldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-025-10361-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00397-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2025059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.01.073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Colle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1577833" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Balc'H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.07647" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936869v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz de Teresa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Wu-Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00935-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Carre&#241;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-023-02321-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012901v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aicha Djebour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2023.104022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-024-00971-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105480" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/dpde.2023.v20.n3.a5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969875v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-023-00607-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu-Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2108.09856" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gariboldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-211685" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1619/fesi.65.63" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545562v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene A Djebour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-020-00574-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294097v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-021-00628-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.01882" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2020.103267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjana Mitra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00295-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abe696" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guerrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Hishida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leonor Silvestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2020073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythily Ramaswamy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106483" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1196212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H. Haak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.201700425" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-019-0440-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942426v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Obando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.12.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge San Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-019-09536-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulakia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Takahashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab128c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Micu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.11.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-016-0182-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana B&#259;lilescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge San Mart&#237;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-016-0744-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169436v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lacave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-016-1058-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2016.11.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica L. Schwindt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2014-0056" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-016-0293-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1099947" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011979v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bianchini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana201400256" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2016005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015600v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dalphin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-015-9646-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Weiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.07.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914924v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Garcia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-013-9320-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0696-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2912" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/670351B24B5FBEC0CF4F4896A3A0E90D82B1C9C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.03.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743899v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2011196" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Conca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Schwindt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/1/015005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801883v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210510001034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N5H15DZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sueur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2159" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-011-0059-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBSMXJPT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/282" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Necasova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-011-9646-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590645v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JIIP.2011.036" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431041v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090778146" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novotny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.11.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ8KZCSM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355684v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2009.09.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725635" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080716074" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Smaranda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2008.12.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590659v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.03.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZC9586J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00087876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-007-0092-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75C1FCAF7060F2621220B70A7BA65C1B34C21B86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142870v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590615v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vexler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007059" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140476v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169087v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590648v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Imanuvilov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.01.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QDCTLR4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ortega" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2005.12.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587991v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071805" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tuscnak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097998v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091373v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2005.10.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2005.02.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020156v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baranger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-K5C2MVTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141195v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137994v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaouen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091625v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2005002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092094v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903438161" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141800v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Scheid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.04.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140479v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34288-5_107" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000894v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacob de Cordemoy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333976v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906284v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Duca" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Maity" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-026-03416-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M. Gariboldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-025-10361-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00397-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2025059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.01.073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Colle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1577833" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Balc'H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.07647" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936869v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz de Teresa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Wu-Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00935-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Carre&#241;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-023-02321-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012901v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Aicha Djebour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2023.104022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-024-00971-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105480" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/dpde.2023.v20.n3.a5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969875v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-023-00607-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu-Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2108.09856" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gariboldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-211685" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1619/fesi.65.63" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545562v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene A Djebour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-020-00574-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294097v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-021-00628-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.01882" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2020.103267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjana Mitra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00295-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abe696" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guerrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Hishida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leonor Silvestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2020073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythily Ramaswamy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106483" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H. Haak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.201700425" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1196212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-019-0440-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942426v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Obando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.12.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge San Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-019-09536-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulakia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Takahashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab128c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Micu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.11.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-016-0182-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana B&#259;lilescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge San Mart&#237;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-016-0744-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169436v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lacave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-016-1058-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2016.11.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica L. Schwindt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2014-0056" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-016-0293-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1099947" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011979v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bianchini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana201400256" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2016005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015600v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dalphin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-015-9646-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Weiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.07.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914924v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Garcia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-013-9320-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0696-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.03.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Liu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2912" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/670351B24B5FBEC0CF4F4896A3A0E90D82B1C9C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743899v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2011196" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Conca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Schwindt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/1/015005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801883v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210510001034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N5H15DZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sueur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2159" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-011-0059-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBSMXJPT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/282" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Necasova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-011-9646-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431041v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090778146" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JIIP.2011.036" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novotny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.11.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ8KZCSM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355684v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2009.09.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725635" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080716074" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Smaranda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2008.12.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590659v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.03.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZC9586J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00087876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Scheid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-007-0092-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75C1FCAF7060F2621220B70A7BA65C1B34C21B86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142870v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590615v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vexler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007059" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140476v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169087v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590648v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Imanuvilov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.01.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QDCTLR4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ortega" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2005.12.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587991v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071805" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tuscnak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097998v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091373v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2005.10.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2005.02.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020156v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baranger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-K5C2MVTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141195v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137994v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaouen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091625v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2005002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092094v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903438161" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141800v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Scheid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.04.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140479v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34288-5_107" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000894v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612226v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572374v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacob de Cordemoy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979716v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333976v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906284v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Duca" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590675v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>