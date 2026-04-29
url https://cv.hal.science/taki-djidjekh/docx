--- v0 (2026-03-23)
+++ v1 (2026-04-29)
@@ -107,1563 +107,1693 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Protocol-Agnostic Backscatter-Based Security Layer for Ultra-Low-Power SWIPT IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2026.3663551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization-Shift Backscatter Identification for SWIPT-Based Battery-Free Sensor Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics15010186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backscattering-Based Security in Wireless Power Transfer Applied to Battery-Free BLE Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Wireless Power Technology Conference and Expo (WPTCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2025, Rome, Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WPTCE62521.2025.11062233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Dual-Key Authentication via Wireless Power Transfer for Secure SWIPT-Based IoT Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.443-446, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backscattering and Wireless Power Transfer in Battery-Free Sensors for Structural Health Monitoring of Reinforced Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Loubet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Security and Identification Concept for SWIPT Systems in IoT Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Polarization Shift Keying for Device Authentication in Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taki E Djidjekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Loubet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium - IMS 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMS40175.2024.10600312⟩</w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.296-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704048v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de capteurs Bluetooth Low Energy, sans fil et sans batterie, télé-alimentés par transfert de puissance électromagnétique rayonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.503-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Shift Keying for Device Authentication in Wireless Sensor Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A New Security and Identification Concept for SWIPT Systems in IoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732078⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium - IMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.110-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS40175.2024.10600312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742060v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Polarization Shift Keying for IoT Communications Security: A Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taki E Djidjekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 31st International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2024, Nancy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hardware Add-On for IoT Secure Communications: Polarization Shift Keying Smart Antenna System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taki E Djidjekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 10th World Forum on Internet of Things (WF-IoT 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2024, Ottawa, Canada. pp.811-816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backscattering Rectifier for Security and Identification in the context of Simultaneous Wireless Information and Power Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.300-303, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery-free Wireless Sensors for IoT applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 15th International Conference on Communications (COMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bucharest, Romania. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/COMM62355.2024.10741486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compact Triple-Band Rectifier and Dual-Band Rectenna for IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Power Technology Conference and Expo (WPTCE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Diego, CA, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WPTCE56855.2023.10216098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594314v1</w:t>
-              </w:r>
-[...121 lines deleted...]
-                <w:t xml:space="preserve">hal-05490892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1810,51 +1940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05157169v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Eddine Djidjekh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062233" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05377414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05404116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Sanogo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265893" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04704048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidibe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04740194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Loubet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidib&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki E Djidjekh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848847" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04763660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Djidjekh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732847" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04786096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM62355.2024.10741486" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE56855.2023.10216098" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05490892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics15010186" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05594104v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Eddine Djidjekh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Sanogo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3663551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05490892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics15010186" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05157169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05377414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05404116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265893" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki E Djidjekh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732078" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04740194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Loubet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidib&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04704048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidibe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848847" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04763660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Djidjekh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732847" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04786096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM62355.2024.10741486" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594314v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE56855.2023.10216098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>