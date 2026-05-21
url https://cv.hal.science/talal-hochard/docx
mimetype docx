--- v0 (2026-04-05)
+++ v1 (2026-05-21)
@@ -66,715 +66,715 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Kerouac and the American Spectacle</w:t>
+                <w:t xml:space="preserve">Improvisation in Jack Kerouac’s “Jazz” Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisciplinary Literary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.497-522. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.5325/intelitestud.25.4.0497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05499710v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement sociopolitique du théâtre libanais contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Littérature et Culture Arabes Contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13793-1.p.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Snyder's Eastern Journeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd SAES Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narratives of Division and Dissent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The United States -A Divided Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Lille, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting Perspectives: How Black Lives Matter Altered Views on the Israeli-Palestinian Conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Black Lives Matter: Political and artistic mobilization against systemic racism in the US and the UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry - Montpellier 3, May 2024, Montpellier, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/rwab-vt94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storytelling as a System of Resistance to Cultural Maladaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Victor Hawshar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Intercultural, Cognitive, and Social Pragmatics, EPICS VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Counterculture, Social Fear, and a Rationale for a Theory of Narrative Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Victor Hawshar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Conference of the European Society for the Study of English, ESSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvisation in Jack Kerouac’s “Jazz” Writing</w:t>
+                <w:t xml:space="preserve">Jack Kerouac and the American Spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, American Culture, 9783631934142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b23274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5325/intelitestud.25.4.0497⟩</w:t>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">hal-03846169v1</w:t>
+                <w:t xml:space="preserve">hal-05499710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -786,84 +786,84 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">October 17 and Beyond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Talal Hauchar</w:t>
+                <w:t xml:space="preserve">October 17 and Beyond: Crisis Reportage and the Birth of Literary and Experimental Journalism in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John S. Bak; Bill Reynolds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to World Literary Journalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.475-485, 2022, 978-0-429-33192-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429331923-42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852248v1</w:t>
@@ -892,100 +892,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Kerouac's philosophy of resistance : configurations and potentialities of authenticity in The Duluoz Legend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Hauchar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Literature. Université de Lorraine, 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022LORR0196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04043319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
@@ -1146,51 +1146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Hochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1525600#document-details-anchor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b23274" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115481v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/rwab-vt94" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112638v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Victor Hawshar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/intelitestud.25.4.0497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13793-1.p.0139" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Hauchar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429331923-42" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04043319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0196" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Hochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/intelitestud.25.4.0497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13793-1.p.0139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/rwab-vt94" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Victor Hawshar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499710v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1525600#document-details-anchor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b23274" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429331923-42" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04043319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Hauchar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0196" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>