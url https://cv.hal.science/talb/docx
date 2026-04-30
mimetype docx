--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -134,373 +134,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMECOS: A Modular Event-based Framework for Concurrent Object Specification</w:t>
+                <w:t xml:space="preserve">Contention-Aware Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Fernández Anta</w:t>
+                <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chryssis Georgiou</w:t>
+                <w:t xml:space="preserve">Mathieu Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gestin</w:t>
+                <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nicolaou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Taïani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPODIS 2024 - 28th International Conference on Principles of Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Lucques, Italy. </w:t>
+              <w:t xml:space="preserve">OPODIS 2025 - 29th International Conference On Principles Of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Iasi, Romania. pp.9:1-9:20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2024.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2025.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577664v2</w:t>
+                <w:t xml:space="preserve">hal-05456351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contention-Aware Cooperation</w:t>
+                <w:t xml:space="preserve">AMECOS: A Modular Event-based Framework for Concurrent Object Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Frey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Antonio Fernández Anta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryssis Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Taïani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Nicolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPODIS 2025 - 29th International Conference On Principles Of Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Iasi, Romania. pp.9:1-9:20, </w:t>
+              <w:t xml:space="preserve">OPODIS 2024 - 28th International Conference on Principles of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Lucques, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2025.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2024.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456351v1</w:t>
+                <w:t xml:space="preserve">hal-04577664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Gelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmit Hazay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPODIS 2024 - 28th International Conference on Principles of Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Lucques, Italy. pp.1-29, </w:t>
@@ -551,90 +551,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: Towards Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Gelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmit Hazay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISC 2024 - 38th International Symposium on Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Madrid, Spain. pp.1-7, </w:t>
@@ -685,77 +685,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good-case Early-Stopping Latency of Synchronous Byzantine Reliable Broadcast: The Deterministic Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taïani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISC 2022 - 36th International Symposium on Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Augusta, GA, United States. pp.4:1--4:22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -802,77 +802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modular Approach to Construct Signature-Free BRB Algorithms under a Message Adversary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taïani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPODIS 2022 - 26th Conference on Principles of Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Brussels, Belgium. pp.1-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -897,90 +897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine-Tolerant Reliable Broadcast in the Presence of Silent Churn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taïani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSS 2021 - 23rd International Symposium on Stabilizing, Safety, and Security of Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual, France. pp.21-33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1072,64 +1072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1177,77 +1177,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good-case Early-Stopping Latency of Synchronous Byzantine Reliable Broadcast: The Deterministic Case (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taïani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1278,77 +1278,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Byzantine Reliable Broadcast With a Message Adversary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taïani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1411,77 +1411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good-case early-stopping latency of synchronous byzantine reliable broadcast: the deterministic case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taïani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1528,77 +1528,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Byzantine reliable broadcast with a message adversary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taïani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978, pp.114110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1801,51 +1801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04577664v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Albouy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez Anta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssis Georgiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gestin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nicolaou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2024.4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2025.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Gelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Hazay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.OPODIS.2024.14" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.41" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2022.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04578985v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04017887v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03671451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04521960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-024-00464-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04212154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456351v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Albouy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gestin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2025.9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04577664v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez Anta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssis Georgiou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nicolaou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2024.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Gelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Hazay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.OPODIS.2024.14" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.41" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2022.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04578985v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04017887v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03671451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04521960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-024-00464-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04212154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>