--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -367,225 +367,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les inégalités scolaires en contexte ultramarin : le regard des futurs enseignants à Mayotte et à La Réunion</w:t>
+                <w:t xml:space="preserve">Portraits et représentations sur les inégalités sociales et scolaires des futurs enseignants du 1er degré à Mayotte et à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séverine Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Talérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Charpentier; Séverine Ferrière. </w:t>
+              <w:t xml:space="preserve">Dominique Groux; Marie-Félide Fafard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les inégalités scolaires à Mayotte et à La Réunion : vers des pratiques éducatives plus équitables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.77-112, 2025, 978-2-38444-105-1</w:t>
+              <w:t xml:space="preserve">Une éducation de qualité pour tous les enfants : un projet commun aux chercheurs, aux acteurs de terrain et aux décideurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.237-242, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307528v1</w:t>
+                <w:t xml:space="preserve">hal-05155509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits et représentations sur les inégalités sociales et scolaires des futurs enseignants du 1er degré à Mayotte et à La Réunion</w:t>
+                <w:t xml:space="preserve">Comprendre les inégalités scolaires en contexte ultramarin : le regard des futurs enseignants à Mayotte et à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séverine Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Talérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Groux; Marie-Félide Fafard. </w:t>
+              <w:t xml:space="preserve">Philippe Charpentier; Séverine Ferrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une éducation de qualité pour tous les enfants : un projet commun aux chercheurs, aux acteurs de terrain et aux décideurs ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.237-242, 2025</w:t>
+              <w:t xml:space="preserve">Les inégalités scolaires à Mayotte et à La Réunion : vers des pratiques éducatives plus équitables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.77-112, 2025, 978-2-38444-105-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155509v1</w:t>
+                <w:t xml:space="preserve">hal-05307528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement professionnel des enseignants entre pairs dans le contexte local de l’établissement scolaire à La Réunion</w:t>
               </w:r>
@@ -689,64 +689,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits et représentations sur les inégalités sociales et scolaires des futurs enseignants du 1er degré à Mayotte et La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Talérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -847,178 +847,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement professionnel des enseignants entre pairs dans le contexte local de l'établissement scolaire</w:t>
+                <w:t xml:space="preserve">Transformation de la persévérance d’une enseignante à partir d’un dispositif d’espace de dons encouragés (EDE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Talérien</w:t>
+                <w:t xml:space="preserve">Peggy Neville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International JRE-Riiclas 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Tahiti, Polynésie française</w:t>
+              <w:t xml:space="preserve">CIDEF 2022 : COLLOQUE DOCTORAL INTERNATIONAL DE L’ÉDUCATION ET DE LA FORMATION, Éducation &amp; Formation : Accompagner les Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur l’Éducation, les Apprentissages et la Didactique; Centre de Recherche en Éducation de Nantes, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867892v1</w:t>
+                <w:t xml:space="preserve">hal-05120894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de la persévérance d’une enseignante à partir d’un dispositif d’espace de dons encouragés (EDE)</w:t>
+                <w:t xml:space="preserve">Le développement professionnel des enseignants entre pairs dans le contexte local de l'établissement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Neville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Talérien</w:t>
+                <w:t xml:space="preserve">Jean Talérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDEF 2022 : COLLOQUE DOCTORAL INTERNATIONAL DE L’ÉDUCATION ET DE LA FORMATION, Éducation &amp; Formation : Accompagner les Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche sur l’Éducation, les Apprentissages et la Didactique; Centre de Recherche en Éducation de Nantes, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque International JRE-Riiclas 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tahiti, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120894v1</w:t>
+                <w:t xml:space="preserve">hal-03867892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement professionnel en entretien d'inspection : l'activité de jugement au cœur des pratiques dialogiques</w:t>
               </w:r>
@@ -2197,51 +2197,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25B90C2A"/>
+    <w:nsid w:val="0F5D4F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2345,51 +2345,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FBB1D446"/>
+    <w:nsid w:val="9C3A7377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2493,51 +2493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="848E2295"/>
+    <w:nsid w:val="0B23DD0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2730,51 +2730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/talerien-jean-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169465713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05155509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/nouvelles-frontieres-autour-contextes-de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04907430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04467170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tal&#233;rien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Neville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Voisin-Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9455" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.43.1.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chali&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03881796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185201004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02076365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LARE0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/talerien-jean-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169465713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05155509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/nouvelles-frontieres-autour-contextes-de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04907430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04467170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Neville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tal&#233;rien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Voisin-Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9455" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.43.1.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chali&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03881796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185201004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02076365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LARE0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>