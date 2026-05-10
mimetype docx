--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -847,178 +847,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de la persévérance d’une enseignante à partir d’un dispositif d’espace de dons encouragés (EDE)</w:t>
+                <w:t xml:space="preserve">Le développement professionnel des enseignants entre pairs dans le contexte local de l'établissement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Neville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Talérien</w:t>
+                <w:t xml:space="preserve">Jean Talérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDEF 2022 : COLLOQUE DOCTORAL INTERNATIONAL DE L’ÉDUCATION ET DE LA FORMATION, Éducation &amp; Formation : Accompagner les Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche sur l’Éducation, les Apprentissages et la Didactique; Centre de Recherche en Éducation de Nantes, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque International JRE-Riiclas 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tahiti, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120894v1</w:t>
+                <w:t xml:space="preserve">hal-03867892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement professionnel des enseignants entre pairs dans le contexte local de l'établissement scolaire</w:t>
+                <w:t xml:space="preserve">Transformation de la persévérance d’une enseignante à partir d’un dispositif d’espace de dons encouragés (EDE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Talérien</w:t>
+                <w:t xml:space="preserve">Peggy Neville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International JRE-Riiclas 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Tahiti, Polynésie française</w:t>
+              <w:t xml:space="preserve">CIDEF 2022 : COLLOQUE DOCTORAL INTERNATIONAL DE L’ÉDUCATION ET DE LA FORMATION, Éducation &amp; Formation : Accompagner les Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur l’Éducation, les Apprentissages et la Didactique; Centre de Recherche en Éducation de Nantes, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867892v1</w:t>
+                <w:t xml:space="preserve">hal-05120894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement professionnel en entretien d'inspection : l'activité de jugement au cœur des pratiques dialogiques</w:t>
               </w:r>
@@ -2197,51 +2197,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F5D4F84"/>
+    <w:nsid w:val="BDB26F4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2345,51 +2345,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9C3A7377"/>
+    <w:nsid w:val="E5168FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2493,51 +2493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B23DD0C"/>
+    <w:nsid w:val="C4C71B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2730,51 +2730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/talerien-jean-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169465713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05155509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/nouvelles-frontieres-autour-contextes-de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04907430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04467170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Neville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tal&#233;rien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Voisin-Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9455" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.43.1.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chali&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03881796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185201004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02076365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LARE0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/talerien-jean-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169465713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05155509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/nouvelles-frontieres-autour-contextes-de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04907430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04467170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tal&#233;rien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Neville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Voisin-Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9455" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.43.1.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chali&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03881796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185201004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02076365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LARE0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>