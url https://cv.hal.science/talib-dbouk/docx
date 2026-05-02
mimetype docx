--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Talib DBOUK </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Talib Dbouk is a Full Professor at the University of Rouen-Normandy (IUT-Rouen) and a Researcher at CORIA research lab. CNRS-UMR 6614 (Rouen, France). Before that, he held different academic and research posts in France and in Cyprus. He held positions as Assistant and Associate Professor at Mines-Telecom Institution (IMT Nord Europe, France) and as Director of research at the Defence and Security Research Institute (DSRI, Cyprus), and as an Associate Professor joint-position at the Medical School of the University of Nicosia (Cyprus). Prof. Talib Dbouk conducted post-docal research at CEMEF Mines-ParisTech and the French Center of Atomic Energy (CEA). He holds an HDR (in French: Habilitation à Diriger des Recherches) from the University of Polytechnique Hauts-de-France (Nov. 2019) and a PhD degree in Physics from the University of Nice-Sophia Antipolis, France (Dec. 2011). His research is multidisciplinary in the domains of computational physics and engineering science and emerging technologies. His research includes software development and advanced computational tools for topology and shape optimization, multidisciplinary design optimization, computational fluid dynamics (CFD) and heat transfer, aeroacoustics, and the rheology of complex fluids, amongst others like dispersion dynamics of multiphase particulate flows. He has received from the french Foam-U association an award in 2017 for the best PhD thesis on a computational code developed within the open-source CFD platform OpenFOAM (Rheology of concentrated non-colloidal suspensions and shear-induced migration modelling and simulation in CFD).His research work and impact are manifested through many published research articles in high impact-peer review journals. So far, he has supervised and graduated 5 PhD and 3 MSc students who now hold different positions in academia and industries around the world. He is a reviewer for many high impact scientific journals and an editorial member board of two. He reported on multiple PhD manuscripts and participated in many as jury member.During the last decade, he has been developing, coordinating and leading several advanced R&D and innovative projects in collaboration with both national and international partners from both industry and academia. He has been developing highly advanced scientific computation codes (under the C++® OpenFOAM® CFD platform) for different multi-scale and multi-physics applications in many domains.For more details see: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.talibdbouk.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of rectangular parallel plate heat exchanger unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongrui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.109503. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Theoretical and Computational Fluid Dynamics Modeling of Coupled Heat and Mass Transfer in Fixed Beds of Adsorbing Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (24), pp.6418. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18246418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Designs of 3D Heat Sinks by Topology Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongrui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (8), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4067870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD analysis of fine clay particles dispersion from a truck operating on unpaved roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.102408. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Thermal Management and Heat Dissipation Strategies for 5G and 6G Base Stations: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mourad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (6), pp.1355. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18061355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and artificial neural network study on ternary nanofluid flow with heat and mass transfer with magnetohydrodynamics and mass transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Mahabaleshwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nihaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dia Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laroze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (33), pp.20927-20947. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10325-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSTM Reconstruction of Turbulent Pressure Fluctuation Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Poulinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kokkinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michael Spottswood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation12010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization of Vortex Generators for heat transfer enhancement in turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Karkaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.100633. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijft.2024.100633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hydraulic performance of concentric tube heat exchangers with turbulent flow: Predictive correlations and iterative methods for pumping power and heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Nohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.100898. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijft.2024.100898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing thermal performance through vortex generators morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.368. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-25516-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphing optimization of flow and heat transfer in concentric tube heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (9), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0159144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based optimization of the attack and inclination angles of a delta winglet pair vortex generator in turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zaytoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.100473. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijft.2023.100473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative algorithmic approach of determining the overall heat transfer coefficient of concentric tube heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sary Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.107077. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2023.107077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of endotracheal intubation on oxygen delivery, trachea pressure and wall deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.107325. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational aeroacoustics of quadcopter drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.108738. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of pollen allergy in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isam Shahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.21076. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24819-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and mixing enhancement by Poiseuille-Taylor-Couette flow between two rotating elliptically-deformed annular tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.109011. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2022.109011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Computational Science in Wind and Solar Energy: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (24), pp.9609. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15249609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of pollen allergy in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isam Shahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.21076. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24819-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The computational fluid dynamics-based epidemic model and the pandemic scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.027104. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0082090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape design and performance investigation of helically coiled tube heat exchanger applying MO-SHERPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoke Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.122256. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.122256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Ventilation and Aerosol Particles Dispersion Indoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (14), pp.5101. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15145101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of buoyancy-driven thermal convection in immersed granular beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.103471. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid–solid two-phase jet in a turbulent crossflow: Experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Octau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Méresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.156-171. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi objective optimization of vortex generators for heat transfer enhancement using large design space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Karkaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing - Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.107982. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2020.107982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational framework with an adaptive mesh refinement technique for concentrated suspension flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICULATE SCIENCE AND TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (7), pp.782-791. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726351.2019.1624663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of conjugate heat transfer systems: A competition between heat transfer enhancement and pressure drop reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Subramaniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.165 - 184. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of boundary layer transition over an isolated ramp-type micro roughness element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mobtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80, pp.108492. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mixing enhancement in concentrated non-colloidal neutrally buoyant suspensions of rigid particles using helical coiled and chaotic twisted pipes: A numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141, pp.107540 -. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2019.107540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technology for CPU chip cooling by concentrated suspension flow of non-colloidal particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.664-673. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of conductive heat transfer devices: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Subramaniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.390-411. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Transient 3D modeling and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Campesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 348, pp.1049-1062. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2017.05.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Numerical sensitivity analysis in CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.314-326. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and shear-induced migration in dense non-Brownian suspension flows: Modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 840, pp.432-454. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DF-IBM/NSCD coupling framework to simulate immersed particle interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Babik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mozul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 309, pp.610-624. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced roll bite models for cold and temper rolling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takahama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgia Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal stresses in concentrated non-Brownian suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 715 (2010s), pp.239-272. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-induced Particle Migration: Predictions from Experimental Evaluation of the Particle Stress Tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukalled Fadl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 198 (August 2013), pp.78-95. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2013.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D CFD Modeling and Simulation of Adsorption Columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques de la dispersion de particules due au trafic de camions sur des pistes de chantiers de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques de la dispersion de particules due au trafic de camions sur des pistes de chantiers de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne Virus Transmission Modeling, Simulation and Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th French/Belgian OpenFOAM® Users Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un nouvel adsorbeur- échangeur pour l’intensification d’un procédé de purification de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un système de stockage de chaleur modulaire par simulations numériques CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Touzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation 3D d’un procédé de séparation de gaz par adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Annuelles de l'Association Française de l'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles Transport in Railway Braking Systems: An Experimental and Numerical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Octau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2017-69126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes expérimentales et numériques d'un jet de particules : application au freinage ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Octau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification d’un procédé de séparation de gaz par adsorption : étude numérique par simulation CFD 3D et influence de la géométrie du lit adsorbant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a novel heat exchanger adsorber concept for CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Campesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xper: une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mozul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Babik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional roll bite model with lubrication for cold strip rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology in Manufacturing Processes - ICTMP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Darmstadt, Germany. pp.48-62, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVANCED ROLL BITE MODELS FOR COLD AND TEMPER ROLLING PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takahama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Rolling Conference-6th European Rolling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, venise, Italy. paper n°213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OpenFOAM® solver for the flows of non-Brownian suspensions of hard spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenFOAM® user conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes normales particulaires dans les suspensions non-browniennes concentrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de contraintes normales dans les suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granulaires immergés et Suspensions en Ecoulement, GISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes normales particulaires dans les suspensions non-brozniennes concentrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 eme Congr es Fran cais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.21VDACN5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMAL STRESSES IN NON-BROWNIAN SUSPENSIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iNTERNATIONALCONGRESS ON RHEOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de contraintes normales dans les suspensions non-browniennes concentrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible Multi-Phase Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth OpenFOAM® Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, State college, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal stresses in concentrated non-colloidal suspensions: Experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society of Rheology 83rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cleeveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal stress measurements in non-Brownian Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification de procédés de séparation de gaz : modèle de simulation 3D–CFD pour de nouvelles conceptions d'échangeur-adsorbeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Promotion Procédés Produits J3P : Approches de modélisation à différentes échelles :de leur développement à leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification de procédés de séparation de gaz : modèle de simulation 3D–CFD pour de nouvelles conceptions d'échangeur-adsorbeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT « L’énergie en révolution numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation géométrique des matériaux - Tâche 1.2 - Projet Ecostock 1000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Lille Douai. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des modèles 3D CFD - Projet Ecostock 1000 - Livrable n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Lille Douai. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of concentrated suspensions and shear-induced migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cond-mat.other]. Université Nice Sophia Antipolis, 2011. English. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00673964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Complex Thermofluid Flows and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluid Dynamics [physics.flu-dyn]. Université Polytechnique Hauts-de-France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02493044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Talib DBOUK </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Talib Dbouk is a Full Professor at the University of Rouen-Normandy (IUT-Rouen) and a Researcher at CORIA research lab. CNRS-UMR 6614 (Rouen, France). Before that, he held different academic and research posts in France and in Cyprus. He held positions as Assistant and Associate Professor at Mines-Telecom Institution (IMT Nord Europe, France) and as Director of research at the Defence and Security Research Institute (DSRI, Cyprus), and as an Associate Professor joint-position at the Medical School of the University of Nicosia (Cyprus). Prof. Talib Dbouk conducted post-docal research at CEMEF Mines-ParisTech and the French Center of Atomic Energy (CEA). He holds an HDR (in French: Habilitation à Diriger des Recherches) from the University of Polytechnique Hauts-de-France (Nov. 2019) and a PhD degree in Physics from the University of Nice-Sophia Antipolis, France (Dec. 2011). His research is multidisciplinary in the domains of computational physics and engineering science and emerging technologies. His research includes software development and advanced computational tools for topology and shape optimization, multidisciplinary design optimization, computational fluid dynamics (CFD) and heat transfer, aeroacoustics, and the rheology of complex fluids, amongst others like dispersion dynamics of multiphase particulate flows. He has received from the french Foam-U association an award in 2017 for the best PhD thesis on a computational code developed within the open-source CFD platform OpenFOAM (Rheology of concentrated non-colloidal suspensions and shear-induced migration modelling and simulation in CFD).His research work and impact are manifested through many published research articles in high impact-peer review journals. So far, he has supervised and graduated 5 PhD and 3 MSc students who now hold different positions in academia and industries around the world. He is a reviewer for many high impact scientific journals and an editorial member board of two. He reported on multiple PhD manuscripts and participated in many as jury member.During the last decade, he has been developing, coordinating and leading several advanced R&D and innovative projects in collaboration with both national and international partners from both industry and academia. He has been developing highly advanced scientific computation codes (under the C++® OpenFOAM® CFD platform) for different multi-scale and multi-physics applications in many domains.For more details see: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.talibdbouk.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational fluid dynamics MacroModel for the design of bed adsorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (4), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0308504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced CFD model with porous based immersed boundary method for adsorption kinematics at a particle’s scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.K. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 536, pp.175672. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2026.175672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of adjoint shape optimization method when applied to the optimal design of vortex generators: The impact of the Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunia Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongrui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 175, pp.111102. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2026.111102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of rectangular parallel plate heat exchanger unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongrui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.109503. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Theoretical and Computational Fluid Dynamics Modeling of Coupled Heat and Mass Transfer in Fixed Beds of Adsorbing Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (24), pp.6418. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18246418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Designs of 3D Heat Sinks by Topology Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongrui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (8), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4067870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD analysis of fine clay particles dispersion from a truck operating on unpaved roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.102408. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Thermal Management and Heat Dissipation Strategies for 5G and 6G Base Stations: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mourad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (6), pp.1355. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18061355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and artificial neural network study on ternary nanofluid flow with heat and mass transfer with magnetohydrodynamics and mass transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Mahabaleshwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nihaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dia Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laroze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (33), pp.20927-20947. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10325-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSTM Reconstruction of Turbulent Pressure Fluctuation Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Poulinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kokkinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michael Spottswood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation12010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization of Vortex Generators for heat transfer enhancement in turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Karkaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.100633. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijft.2024.100633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hydraulic performance of concentric tube heat exchangers with turbulent flow: Predictive correlations and iterative methods for pumping power and heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Nohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.100898. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijft.2024.100898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphing optimization of flow and heat transfer in concentric tube heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (9), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0159144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing thermal performance through vortex generators morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.368. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-25516-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based optimization of the attack and inclination angles of a delta winglet pair vortex generator in turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zaytoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.100473. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijft.2023.100473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative algorithmic approach of determining the overall heat transfer coefficient of concentric tube heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sary Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.107077. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2023.107077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of endotracheal intubation on oxygen delivery, trachea pressure and wall deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.107325. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational aeroacoustics of quadcopter drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.108738. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and mixing enhancement by Poiseuille-Taylor-Couette flow between two rotating elliptically-deformed annular tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.109011. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2022.109011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of pollen allergy in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isam Shahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.21076. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24819-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Computational Science in Wind and Solar Energy: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (24), pp.9609. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15249609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of pollen allergy in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isam Shahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.21076. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24819-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The computational fluid dynamics-based epidemic model and the pandemic scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.027104. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0082090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape design and performance investigation of helically coiled tube heat exchanger applying MO-SHERPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoke Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.122256. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.122256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Ventilation and Aerosol Particles Dispersion Indoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (14), pp.5101. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15145101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of buoyancy-driven thermal convection in immersed granular beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.103471. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid–solid two-phase jet in a turbulent crossflow: Experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Octau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Méresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.156-171. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi objective optimization of vortex generators for heat transfer enhancement using large design space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Karkaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing - Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.107982. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2020.107982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational framework with an adaptive mesh refinement technique for concentrated suspension flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICULATE SCIENCE AND TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (7), pp.782-791. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726351.2019.1624663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of boundary layer transition over an isolated ramp-type micro roughness element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mobtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80, pp.108492. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of conjugate heat transfer systems: A competition between heat transfer enhancement and pressure drop reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Subramaniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.165 - 184. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mixing enhancement in concentrated non-colloidal neutrally buoyant suspensions of rigid particles using helical coiled and chaotic twisted pipes: A numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141, pp.107540 -. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2019.107540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technology for CPU chip cooling by concentrated suspension flow of non-colloidal particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.664-673. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Transient 3D modeling and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Campesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 348, pp.1049-1062. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2017.05.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of conductive heat transfer devices: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Subramaniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.390-411. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Numerical sensitivity analysis in CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.314-326. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and shear-induced migration in dense non-Brownian suspension flows: Modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 840, pp.432-454. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DF-IBM/NSCD coupling framework to simulate immersed particle interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Babik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mozul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 309, pp.610-624. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced roll bite models for cold and temper rolling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takahama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgia Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal stresses in concentrated non-Brownian suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 715 (2010s), pp.239-272. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-induced Particle Migration: Predictions from Experimental Evaluation of the Particle Stress Tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukalled Fadl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 198 (August 2013), pp.78-95. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2013.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D CFD Modeling and Simulation of Adsorption Columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques de la dispersion de particules due au trafic de camions sur des pistes de chantiers de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques de la dispersion de particules due au trafic de camions sur des pistes de chantiers de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne Virus Transmission Modeling, Simulation and Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th French/Belgian OpenFOAM® Users Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un nouvel adsorbeur- échangeur pour l’intensification d’un procédé de purification de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un système de stockage de chaleur modulaire par simulations numériques CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Touzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation 3D d’un procédé de séparation de gaz par adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Annuelles de l'Association Française de l'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles Transport in Railway Braking Systems: An Experimental and Numerical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Octau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2017-69126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes expérimentales et numériques d'un jet de particules : application au freinage ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Octau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification d’un procédé de séparation de gaz par adsorption : étude numérique par simulation CFD 3D et influence de la géométrie du lit adsorbant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a novel heat exchanger adsorber concept for CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Campesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xper: une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mozul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Babik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional roll bite model with lubrication for cold strip rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology in Manufacturing Processes - ICTMP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Darmstadt, Germany. pp.48-62, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OpenFOAM® solver for the flows of non-Brownian suspensions of hard spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenFOAM® user conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVANCED ROLL BITE MODELS FOR COLD AND TEMPER ROLLING PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takahama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Rolling Conference-6th European Rolling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, venise, Italy. paper n°213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de contraintes normales dans les suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granulaires immergés et Suspensions en Ecoulement, GISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes normales particulaires dans les suspensions non-browniennes concentrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes normales particulaires dans les suspensions non-brozniennes concentrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 eme Congr es Fran cais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.21VDACN5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMAL STRESSES IN NON-BROWNIAN SUSPENSIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iNTERNATIONALCONGRESS ON RHEOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible Multi-Phase Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth OpenFOAM® Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, State college, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de contraintes normales dans les suspensions non-browniennes concentrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal stresses in concentrated non-colloidal suspensions: Experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society of Rheology 83rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cleeveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal stress measurements in non-Brownian Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification de procédés de séparation de gaz : modèle de simulation 3D–CFD pour de nouvelles conceptions d'échangeur-adsorbeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Promotion Procédés Produits J3P : Approches de modélisation à différentes échelles :de leur développement à leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification de procédés de séparation de gaz : modèle de simulation 3D–CFD pour de nouvelles conceptions d'échangeur-adsorbeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT « L’énergie en révolution numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation géométrique des matériaux - Tâche 1.2 - Projet Ecostock 1000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Lille Douai. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des modèles 3D CFD - Projet Ecostock 1000 - Livrable n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Lille Douai. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of concentrated suspensions and shear-induced migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cond-mat.other]. Université Nice Sophia Antipolis, 2011. English. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00673964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Complex Thermofluid Flows and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluid Dynamics [physics.flu-dyn]. Université Polytechnique Hauts-de-France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02493044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.talibdbouk.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770463v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongrui Yang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingbiao Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109503" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Nadamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18246418" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102408" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mourad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18061355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mahabaleshwar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nihaal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Zeidan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10325-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Poulinakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Drikakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kokkinakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michael Spottswood" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation12010004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04518633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2024.100633" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drikakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244727" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nohra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaled" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2024.100898" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25516-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zaytoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2023.100473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ramadan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2023.107077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107325" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108738" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24819-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744658v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15249609" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoke Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Peng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122256" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15145101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103471" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Octau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.01.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2020.107982" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1624663" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Subramaniam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Belkhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108492" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107540" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314902v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.10.044" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QKVJZ0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.12.026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RPTSHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555526v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campesi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.145" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003165v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGBW9G72-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.72" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024085v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suzuki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takahama" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778723v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lobry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.516" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GV1S39XC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824342v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukalled Fadl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2013.03.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ5RQHJS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nadamani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313135v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744752v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427557v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493574v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436600v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Graziani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69126" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465385v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427644v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427637v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516448v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.48" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824368v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858188v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440550v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peters" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858278v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858186v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881511v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493524v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673964v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493044v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.talibdbouk.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582510v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Nadamani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308504" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nadamani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safdari Shadloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.K. Matar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.175672" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Houalla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Taher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongrui Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2026.111102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingbiao Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109503" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18246418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067870" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mourad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18061355" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mahabaleshwar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nihaal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Zeidan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10325-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Poulinakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Drikakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kokkinakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michael Spottswood" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation12010004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04518633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2024.100633" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drikakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244727" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nohra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaled" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2024.100898" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25516-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zaytoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2023.100473" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ramadan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2023.107077" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107325" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108738" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24819-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15249609" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082090" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoke Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122256" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15145101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103471" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Octau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.01.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2020.107982" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1624663" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Belkhou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108492" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246387v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Subramaniam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107540" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.10.044" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QKVJZ0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.145" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V01LKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.12.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RPTSHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGBW9G72-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.72" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364952v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.041" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suzuki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takahama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lobry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.516" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GV1S39XC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824342v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukalled Fadl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2013.03.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ5RQHJS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nadamani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350867v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744752v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427557v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493574v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427640v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Graziani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69126" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465385v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.48" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peters" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858311v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858186v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422842v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858193v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881511v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673964v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>