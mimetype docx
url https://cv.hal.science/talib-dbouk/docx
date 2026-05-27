--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Talib DBOUK </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Talib Dbouk is a Full Professor at the University of Rouen-Normandy (IUT-Rouen) and a Researcher at CORIA research lab. CNRS-UMR 6614 (Rouen, France). Before that, he held different academic and research posts in France and in Cyprus. He held positions as Assistant and Associate Professor at Mines-Telecom Institution (IMT Nord Europe, France) and as Director of research at the Defence and Security Research Institute (DSRI, Cyprus), and as an Associate Professor joint-position at the Medical School of the University of Nicosia (Cyprus). Prof. Talib Dbouk conducted post-docal research at CEMEF Mines-ParisTech and the French Center of Atomic Energy (CEA). He holds an HDR (in French: Habilitation à Diriger des Recherches) from the University of Polytechnique Hauts-de-France (Nov. 2019) and a PhD degree in Physics from the University of Nice-Sophia Antipolis, France (Dec. 2011). His research is multidisciplinary in the domains of computational physics and engineering science and emerging technologies. His research includes software development and advanced computational tools for topology and shape optimization, multidisciplinary design optimization, computational fluid dynamics (CFD) and heat transfer, aeroacoustics, and the rheology of complex fluids, amongst others like dispersion dynamics of multiphase particulate flows. He has received from the french Foam-U association an award in 2017 for the best PhD thesis on a computational code developed within the open-source CFD platform OpenFOAM (Rheology of concentrated non-colloidal suspensions and shear-induced migration modelling and simulation in CFD).His research work and impact are manifested through many published research articles in high impact-peer review journals. So far, he has supervised and graduated 5 PhD and 3 MSc students who now hold different positions in academia and industries around the world. He is a reviewer for many high impact scientific journals and an editorial member board of two. He reported on multiple PhD manuscripts and participated in many as jury member.During the last decade, he has been developing, coordinating and leading several advanced R&D and innovative projects in collaboration with both national and international partners from both industry and academia. He has been developing highly advanced scientific computation codes (under the C++® OpenFOAM® CFD platform) for different multi-scale and multi-physics applications in many domains.For more details see: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.talibdbouk.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational fluid dynamics MacroModel for the design of bed adsorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (4), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0308504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced CFD model with porous based immersed boundary method for adsorption kinematics at a particle’s scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.K. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 536, pp.175672. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2026.175672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of adjoint shape optimization method when applied to the optimal design of vortex generators: The impact of the Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunia Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongrui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 175, pp.111102. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2026.111102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of rectangular parallel plate heat exchanger unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongrui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.109503. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Theoretical and Computational Fluid Dynamics Modeling of Coupled Heat and Mass Transfer in Fixed Beds of Adsorbing Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (24), pp.6418. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18246418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Designs of 3D Heat Sinks by Topology Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongrui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (8), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4067870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD analysis of fine clay particles dispersion from a truck operating on unpaved roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.102408. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Thermal Management and Heat Dissipation Strategies for 5G and 6G Base Stations: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mourad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (6), pp.1355. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18061355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and artificial neural network study on ternary nanofluid flow with heat and mass transfer with magnetohydrodynamics and mass transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Mahabaleshwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nihaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dia Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laroze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (33), pp.20927-20947. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10325-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSTM Reconstruction of Turbulent Pressure Fluctuation Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Poulinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kokkinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michael Spottswood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation12010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization of Vortex Generators for heat transfer enhancement in turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Karkaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.100633. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijft.2024.100633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hydraulic performance of concentric tube heat exchangers with turbulent flow: Predictive correlations and iterative methods for pumping power and heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Nohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.100898. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijft.2024.100898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphing optimization of flow and heat transfer in concentric tube heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (9), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0159144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing thermal performance through vortex generators morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.368. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-25516-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based optimization of the attack and inclination angles of a delta winglet pair vortex generator in turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zaytoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.100473. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijft.2023.100473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative algorithmic approach of determining the overall heat transfer coefficient of concentric tube heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sary Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.107077. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2023.107077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of endotracheal intubation on oxygen delivery, trachea pressure and wall deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.107325. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational aeroacoustics of quadcopter drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.108738. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and mixing enhancement by Poiseuille-Taylor-Couette flow between two rotating elliptically-deformed annular tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.109011. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2022.109011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of pollen allergy in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isam Shahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.21076. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24819-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Computational Science in Wind and Solar Energy: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (24), pp.9609. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15249609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of pollen allergy in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isam Shahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.21076. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24819-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The computational fluid dynamics-based epidemic model and the pandemic scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.027104. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0082090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape design and performance investigation of helically coiled tube heat exchanger applying MO-SHERPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoke Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.122256. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.122256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Ventilation and Aerosol Particles Dispersion Indoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (14), pp.5101. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15145101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of buoyancy-driven thermal convection in immersed granular beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.103471. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid–solid two-phase jet in a turbulent crossflow: Experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Octau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Méresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.156-171. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi objective optimization of vortex generators for heat transfer enhancement using large design space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Karkaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing - Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.107982. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2020.107982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational framework with an adaptive mesh refinement technique for concentrated suspension flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICULATE SCIENCE AND TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (7), pp.782-791. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726351.2019.1624663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of boundary layer transition over an isolated ramp-type micro roughness element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mobtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80, pp.108492. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of conjugate heat transfer systems: A competition between heat transfer enhancement and pressure drop reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Subramaniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.165 - 184. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mixing enhancement in concentrated non-colloidal neutrally buoyant suspensions of rigid particles using helical coiled and chaotic twisted pipes: A numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141, pp.107540 -. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2019.107540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technology for CPU chip cooling by concentrated suspension flow of non-colloidal particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.664-673. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Transient 3D modeling and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Campesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 348, pp.1049-1062. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2017.05.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of conductive heat transfer devices: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Subramaniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.390-411. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Numerical sensitivity analysis in CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.314-326. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and shear-induced migration in dense non-Brownian suspension flows: Modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 840, pp.432-454. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DF-IBM/NSCD coupling framework to simulate immersed particle interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Babik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mozul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 309, pp.610-624. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced roll bite models for cold and temper rolling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takahama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgia Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal stresses in concentrated non-Brownian suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 715 (2010s), pp.239-272. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-induced Particle Migration: Predictions from Experimental Evaluation of the Particle Stress Tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukalled Fadl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 198 (August 2013), pp.78-95. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2013.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D CFD Modeling and Simulation of Adsorption Columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques de la dispersion de particules due au trafic de camions sur des pistes de chantiers de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques de la dispersion de particules due au trafic de camions sur des pistes de chantiers de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne Virus Transmission Modeling, Simulation and Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th French/Belgian OpenFOAM® Users Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un nouvel adsorbeur- échangeur pour l’intensification d’un procédé de purification de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un système de stockage de chaleur modulaire par simulations numériques CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Touzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation 3D d’un procédé de séparation de gaz par adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Annuelles de l'Association Française de l'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles Transport in Railway Braking Systems: An Experimental and Numerical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Octau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2017-69126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes expérimentales et numériques d'un jet de particules : application au freinage ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Octau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification d’un procédé de séparation de gaz par adsorption : étude numérique par simulation CFD 3D et influence de la géométrie du lit adsorbant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a novel heat exchanger adsorber concept for CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Campesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xper: une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mozul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Babik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional roll bite model with lubrication for cold strip rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology in Manufacturing Processes - ICTMP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Darmstadt, Germany. pp.48-62, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OpenFOAM® solver for the flows of non-Brownian suspensions of hard spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenFOAM® user conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVANCED ROLL BITE MODELS FOR COLD AND TEMPER ROLLING PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takahama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Rolling Conference-6th European Rolling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, venise, Italy. paper n°213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de contraintes normales dans les suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granulaires immergés et Suspensions en Ecoulement, GISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes normales particulaires dans les suspensions non-browniennes concentrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes normales particulaires dans les suspensions non-brozniennes concentrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 eme Congr es Fran cais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.21VDACN5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMAL STRESSES IN NON-BROWNIAN SUSPENSIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iNTERNATIONALCONGRESS ON RHEOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible Multi-Phase Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth OpenFOAM® Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, State college, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de contraintes normales dans les suspensions non-browniennes concentrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal stresses in concentrated non-colloidal suspensions: Experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society of Rheology 83rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cleeveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal stress measurements in non-Brownian Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification de procédés de séparation de gaz : modèle de simulation 3D–CFD pour de nouvelles conceptions d'échangeur-adsorbeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Promotion Procédés Produits J3P : Approches de modélisation à différentes échelles :de leur développement à leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification de procédés de séparation de gaz : modèle de simulation 3D–CFD pour de nouvelles conceptions d'échangeur-adsorbeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT « L’énergie en révolution numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation géométrique des matériaux - Tâche 1.2 - Projet Ecostock 1000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Lille Douai. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des modèles 3D CFD - Projet Ecostock 1000 - Livrable n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Lille Douai. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of concentrated suspensions and shear-induced migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cond-mat.other]. Université Nice Sophia Antipolis, 2011. English. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00673964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Complex Thermofluid Flows and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluid Dynamics [physics.flu-dyn]. Université Polytechnique Hauts-de-France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02493044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Talib DBOUK </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Talib Dbouk is a Full Professor at the University of Rouen-Normandy (IUT-Rouen) and a Researcher at CORIA research lab. CNRS-UMR 6614 (Rouen, France). Before that, he held different academic and research posts in France and in Cyprus. He held positions as Assistant and Associate Professor at Mines-Telecom Institution (IMT Nord Europe, France) and as Director of research at the Defence and Security Research Institute (DSRI, Cyprus), and as an Associate Professor joint-position at the Medical School of the University of Nicosia (Cyprus). Prof. Talib Dbouk conducted post-docal research at CEMEF Mines-ParisTech and the French Center of Atomic Energy (CEA). He holds an HDR (in French: Habilitation à Diriger des Recherches) from the University of Polytechnique Hauts-de-France (Nov. 2019) and a PhD degree in Physics from the University of Nice-Sophia Antipolis, France (Dec. 2011). His research is multidisciplinary in the domains of computational physics and engineering science and emerging technologies. His research includes software development and advanced computational tools for topology and shape optimization, multidisciplinary design optimization, computational fluid dynamics (CFD) and heat transfer, aeroacoustics, and the rheology of complex fluids, amongst others like dispersion dynamics of multiphase particulate flows. He has received from the french Foam-U association an award in 2017 for the best PhD thesis on a computational code developed within the open-source CFD platform OpenFOAM (Rheology of concentrated non-colloidal suspensions and shear-induced migration modelling and simulation in CFD).His research work and impact are manifested through many published research articles in high impact-peer review journals. So far, he has supervised and graduated 5 PhD and 3 MSc students who now hold different positions in academia and industries around the world. He is a reviewer for many high impact scientific journals and an editorial member board of two. He reported on multiple PhD manuscripts and participated in many as jury member.During the last decade, he has been developing, coordinating and leading several advanced R&D and innovative projects in collaboration with both national and international partners from both industry and academia. He has been developing highly advanced scientific computation codes (under the C++® OpenFOAM® CFD platform) for different multi-scale and multi-physics applications in many domains.For more details see: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.talibdbouk.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental investigation of a three-dimensional topology-optimized heat sink for IGBT unit cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongrui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 300, pp.131382. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2026.131382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational fluid dynamics MacroModel for the design of bed adsorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (4), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0308504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced CFD model with porous based immersed boundary method for adsorption kinematics at a particle’s scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.K. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 536, pp.175672. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2026.175672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of adjoint shape optimization method when applied to the optimal design of vortex generators: The impact of the Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunia Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongrui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 175, pp.111102. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2026.111102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and plants: On the dispersion of wind-induced tree pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosun Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdkarim Djama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (3), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0317027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of rectangular parallel plate heat exchanger unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongrui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.109503. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Theoretical and Computational Fluid Dynamics Modeling of Coupled Heat and Mass Transfer in Fixed Beds of Adsorbing Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (24), pp.6418. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18246418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Designs of 3D Heat Sinks by Topology Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongrui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (8), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4067870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD analysis of fine clay particles dispersion from a truck operating on unpaved roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.102408. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Thermal Management and Heat Dissipation Strategies for 5G and 6G Base Stations: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mourad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (6), pp.1355. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18061355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and artificial neural network study on ternary nanofluid flow with heat and mass transfer with magnetohydrodynamics and mass transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Mahabaleshwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nihaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dia Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laroze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (33), pp.20927-20947. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10325-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSTM Reconstruction of Turbulent Pressure Fluctuation Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Poulinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kokkinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michael Spottswood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation12010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization of Vortex Generators for heat transfer enhancement in turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Karkaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.100633. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijft.2024.100633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hydraulic performance of concentric tube heat exchangers with turbulent flow: Predictive correlations and iterative methods for pumping power and heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Nohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.100898. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijft.2024.100898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphing optimization of flow and heat transfer in concentric tube heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (9), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0159144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing thermal performance through vortex generators morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.368. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-25516-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based optimization of the attack and inclination angles of a delta winglet pair vortex generator in turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zaytoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.100473. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijft.2023.100473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative algorithmic approach of determining the overall heat transfer coefficient of concentric tube heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sary Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.107077. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2023.107077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of endotracheal intubation on oxygen delivery, trachea pressure and wall deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.107325. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational aeroacoustics of quadcopter drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.108738. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The computational fluid dynamics-based epidemic model and the pandemic scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.027104. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0082090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Computational Science in Wind and Solar Energy: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (24), pp.9609. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15249609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and mixing enhancement by Poiseuille-Taylor-Couette flow between two rotating elliptically-deformed annular tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.109011. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2022.109011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of pollen allergy in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isam Shahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.21076. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24819-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal shape design and performance investigation of helically coiled tube heat exchanger applying MO-SHERPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoke Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.122256. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.122256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Ventilation and Aerosol Particles Dispersion Indoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (14), pp.5101. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15145101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of buoyancy-driven thermal convection in immersed granular beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.103471. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi objective optimization of vortex generators for heat transfer enhancement using large design space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Karkaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing - Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.107982. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2020.107982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid–solid two-phase jet in a turbulent crossflow: Experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Octau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Méresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.156-171. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational framework with an adaptive mesh refinement technique for concentrated suspension flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICULATE SCIENCE AND TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (7), pp.782-791. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726351.2019.1624663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of conjugate heat transfer systems: A competition between heat transfer enhancement and pressure drop reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Subramaniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.165 - 184. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of boundary layer transition over an isolated ramp-type micro roughness element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mobtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80, pp.108492. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mixing enhancement in concentrated non-colloidal neutrally buoyant suspensions of rigid particles using helical coiled and chaotic twisted pipes: A numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141, pp.107540 -. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2019.107540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technology for CPU chip cooling by concentrated suspension flow of non-colloidal particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.664-673. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Transient 3D modeling and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Campesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 348, pp.1049-1062. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2017.05.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of conductive heat transfer devices: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Subramaniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.390-411. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Numerical sensitivity analysis in CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.314-326. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and shear-induced migration in dense non-Brownian suspension flows: Modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 840, pp.432-454. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DF-IBM/NSCD coupling framework to simulate immersed particle interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Babik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mozul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 309, pp.610-624. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced roll bite models for cold and temper rolling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takahama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgia Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal stresses in concentrated non-Brownian suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 715 (2010s), pp.239-272. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-induced Particle Migration: Predictions from Experimental Evaluation of the Particle Stress Tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukalled Fadl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 198 (August 2013), pp.78-95. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2013.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D CFD Modeling and Simulation of Adsorption Columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques de la dispersion de particules due au trafic de camions sur des pistes de chantiers de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques de la dispersion de particules due au trafic de camions sur des pistes de chantiers de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne Virus Transmission Modeling, Simulation and Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th French/Belgian OpenFOAM® Users Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un nouvel adsorbeur- échangeur pour l’intensification d’un procédé de purification de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un système de stockage de chaleur modulaire par simulations numériques CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Touzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation 3D d’un procédé de séparation de gaz par adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Annuelles de l'Association Française de l'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles Transport in Railway Braking Systems: An Experimental and Numerical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Octau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2017-69126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes expérimentales et numériques d'un jet de particules : application au freinage ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Octau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification d’un procédé de séparation de gaz par adsorption : étude numérique par simulation CFD 3D et influence de la géométrie du lit adsorbant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a novel heat exchanger adsorber concept for CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Campesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xper: une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mozul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Babik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional roll bite model with lubrication for cold strip rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology in Manufacturing Processes - ICTMP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Darmstadt, Germany. pp.48-62, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVANCED ROLL BITE MODELS FOR COLD AND TEMPER ROLLING PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montmitonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takahama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Rolling Conference-6th European Rolling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, venise, Italy. paper n°213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OpenFOAM® solver for the flows of non-Brownian suspensions of hard spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenFOAM® user conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de contraintes normales dans les suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granulaires immergés et Suspensions en Ecoulement, GISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes normales particulaires dans les suspensions non-browniennes concentrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes normales particulaires dans les suspensions non-brozniennes concentrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 eme Congr es Fran cais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.21VDACN5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMAL STRESSES IN NON-BROWNIAN SUSPENSIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iNTERNATIONALCONGRESS ON RHEOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible Multi-Phase Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth OpenFOAM® Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, State college, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de contraintes normales dans les suspensions non-browniennes concentrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal stresses in concentrated non-colloidal suspensions: Experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society of Rheology 83rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cleeveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal stress measurements in non-Brownian Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification de procédés de séparation de gaz : modèle de simulation 3D–CFD pour de nouvelles conceptions d'échangeur-adsorbeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Promotion Procédés Produits J3P : Approches de modélisation à différentes échelles :de leur développement à leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification de procédés de séparation de gaz : modèle de simulation 3D–CFD pour de nouvelles conceptions d'échangeur-adsorbeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT « L’énergie en révolution numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation géométrique des matériaux - Tâche 1.2 - Projet Ecostock 1000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Lille Douai. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des modèles 3D CFD - Projet Ecostock 1000 - Livrable n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Lille Douai. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of concentrated suspensions and shear-induced migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cond-mat.other]. Université Nice Sophia Antipolis, 2011. English. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00673964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Complex Thermofluid Flows and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluid Dynamics [physics.flu-dyn]. Université Polytechnique Hauts-de-France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02493044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.talibdbouk.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582510v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Nadamani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308504" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nadamani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safdari Shadloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.K. Matar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.175672" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Houalla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Taher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongrui Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2026.111102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingbiao Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109503" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18246418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067870" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mourad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18061355" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mahabaleshwar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nihaal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Zeidan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10325-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Poulinakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Drikakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kokkinakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michael Spottswood" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation12010004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04518633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2024.100633" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drikakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244727" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nohra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaled" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2024.100898" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25516-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zaytoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2023.100473" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ramadan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2023.107077" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107325" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108738" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24819-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15249609" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082090" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoke Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122256" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15145101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103471" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Octau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.01.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2020.107982" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1624663" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Belkhou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108492" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246387v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Subramaniam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107540" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.10.044" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QKVJZ0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.145" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V01LKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.12.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RPTSHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGBW9G72-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.72" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364952v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.041" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suzuki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takahama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lobry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.516" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GV1S39XC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824342v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukalled Fadl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2013.03.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ5RQHJS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nadamani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350867v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744752v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427557v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493574v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427640v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Graziani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69126" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465385v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.48" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peters" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858311v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858186v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422842v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858193v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881511v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673964v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.talibdbouk.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629316v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Song" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingbiao Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongrui Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.131382" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Nadamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308504" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nadamani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safdari Shadloo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.K. Matar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.175672" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Houalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Taher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2026.111102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosun Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdkarim Djama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18246418" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067870" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102408" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mourad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18061355" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mahabaleshwar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nihaal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Zeidan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10325-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Poulinakis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Drikakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kokkinakis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michael Spottswood" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation12010004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04518633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2024.100633" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drikakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244727" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nohra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaled" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2024.100898" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25516-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zaytoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2023.100473" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ramadan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2023.107077" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107325" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108738" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082090" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15249609" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24819-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoke Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Peng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15145101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103471" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974832v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2020.107982" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Octau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.01.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1624663" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Subramaniam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Belkhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.10.044" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QKVJZ0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campesi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.145" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V01LKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.12.026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RPTSHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGBW9G72-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.72" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364952v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.041" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024085v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suzuki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takahama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lobry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.516" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GV1S39XC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukalled Fadl" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2013.03.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ5RQHJS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073723v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nadamani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744752v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Graziani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69126" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465385v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427644v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427637v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516448v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052915v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.48" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858188v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858278v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peters" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858186v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858193v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881507v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881511v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493588v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673964v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493044v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>