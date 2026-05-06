--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -2014,295 +2014,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NADPH Oxidase-Mediated Reactive Oxygen Species Production: Subcellular Localization and Reassessment of Its Role in Plant Defense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A neomorphic sgs3 allele stabilizing miRNA cleavage products reveals that SGS3 acts as a homodimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeannine J. Lherminier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+                <w:t xml:space="preserve">Xavier Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fromentin</w:t>
+                <w:t xml:space="preserve">Lionel Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Tantoui Elaraqui</w:t>
+                <w:t xml:space="preserve">Dominique Lauressergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona-Maria Vesa</w:t>
+                <w:t xml:space="preserve">Isabelle Gy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (7), pp.868-881. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (3), pp.835-844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-22-7-0868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2008.06828.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661722v1</w:t>
+                <w:t xml:space="preserve">hal-04515685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neomorphic sgs3 allele stabilizing miRNA cleavage products reveals that SGS3 acts as a homodimer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NADPH Oxidase-Mediated Reactive Oxygen Species Production: Subcellular Localization and Reassessment of Its Role in Plant Defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Adenot</w:t>
+                <w:t xml:space="preserve">Jeannine J. Lherminier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Gissot</w:t>
+                <w:t xml:space="preserve">Jérôme Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lauressergues</w:t>
+                <w:t xml:space="preserve">Khadija Tantoui Elaraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gy</w:t>
+                <w:t xml:space="preserve">Simona-Maria Vesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 276 (3), pp.835-844. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (7), pp.868-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2008.06828.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-22-7-0868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515685v1</w:t>
+                <w:t xml:space="preserve">hal-02661722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundant and specific roles of the ARGONAUTE proteins AGO1 and ZLL in development and small RNA-directed gene silencing</w:t>
               </w:r>
@@ -2685,51 +2685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of reactive oxygen species production by a 14-3-3 protein in elicited tobacco cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,77 +2888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRB4-dependent TAS3 trans-acting siRNAs control leaf morphology through AGO7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lauressergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3827,277 +3827,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgene-induced gene silencing in plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Morel</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Béon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daubremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (6), pp.651-659</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694449v1</w:t>
+                <w:t xml:space="preserve">hal-02687808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgene-induced gene silencing in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Bourdon</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Daubremet</w:t>
+                <w:t xml:space="preserve">J.B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (6), pp.651-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687808v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium partitioning in transgenic tobacco plants expressing a mammalian metallothionein gene</w:t>
               </w:r>
@@ -4198,364 +4198,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate reductase and nitrite reductase as targets to study gene silencing phenomena in transgenic plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic acquired silencing : transgene-specific post-transcriptional silencing is transmitted by grafting from silenced stocks to non-silenced scions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 00, pp.195-200</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16 (15), pp.4738-4745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683732v1</w:t>
+                <w:t xml:space="preserve">hal-02693816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic acquired silencing : transgene-specific post-transcriptional silencing is transmitted by grafting from silenced stocks to non-silenced scions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A transcriptionally active state is required for post-transcriptional silencing (cosuppression) of nitrate reductase host genes and transgenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Quillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 16 (15), pp.4738-4745</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9, pp.1495-1504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693816v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptionally active state is required for post-transcriptional silencing (cosuppression) of nitrate reductase host genes and transgenes.</w:t>
+                <w:t xml:space="preserve">Nitrate reductase and nitrite reductase as targets to study gene silencing phenomena in transgenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Quillere</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 9, pp.1495-1504</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 00, pp.195-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689537v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirement of sense transcription for homology-dependent virus resistance and trans-inactivation</w:t>
               </w:r>
@@ -4781,298 +4781,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ detection of expression of thegus reporter gene in transgenic plants: ten years of blue genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequencies, timing, and spatial patterns of co-suppression of nitrate reductase and nitrite reductase in transgenic tobacco plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorlhac de Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guivarc'H</w:t>
+                <w:t xml:space="preserve">P. Crete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Caissard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Chriqui</w:t>
+                <w:t xml:space="preserve">Cyril Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 112, pp.1447-1456</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534198v1</w:t>
+                <w:t xml:space="preserve">hal-02688248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequencies, timing, and spatial patterns of co-suppression of nitrate reductase and nitrite reductase in transgenic tobacco plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Charles</w:t>
+                <w:t xml:space="preserve">In situ detection of expression of thegus reporter gene in transgenic plants: ten years of blue genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guivarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Azmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5 (5), pp.281-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01968938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688248v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of single copies of a strongly expressed 35S transgene can be silenced post-transcriptionally</w:t>
               </w:r>
@@ -6660,51 +6660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57394-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Blagojevic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baldrich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schiaffini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Sehki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010482" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Butel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Borges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22995-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinwu Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy214" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouch&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouteiller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz636" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Porter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/530033b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Bouteiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Lep&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Parent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vaucheret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12720" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Romon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soustre-Gacougnolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Schmitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Burdloff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082652" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rivard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029785" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Le Masson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Jauvion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouannet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin D Crespi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.076638" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine J. Lherminier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Tantoui Elaraqui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Maria Vesa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-7-0868" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adenot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06828.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison A. Mallory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hinze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Tucker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Gasciolli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000646" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drasko Boko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000096" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mallory" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2008.06.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK60471C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Blein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01660.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon-Plas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663108v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boutet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.03.035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon Plas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679558v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kieffer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paynot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuerbach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Dagher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thierry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Geest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694449v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Roton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Hys" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683732v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pollien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684705v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. English" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Davenport" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Baulcombe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692401v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caissard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azmi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chriqui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01968938" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2R25LC5P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crete" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moffatt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840524v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842322v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57394-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Blagojevic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baldrich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schiaffini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Sehki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010482" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Butel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Borges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22995-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinwu Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy214" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouch&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouteiller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz636" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Porter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/530033b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Bouteiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Lep&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Parent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vaucheret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12720" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Romon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soustre-Gacougnolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Schmitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Burdloff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082652" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rivard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029785" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Le Masson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Jauvion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouannet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin D Crespi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.076638" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06828.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine J. Lherminier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Tantoui Elaraqui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Maria Vesa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-7-0868" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison A. Mallory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hinze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Tucker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Gasciolli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000646" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drasko Boko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000096" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mallory" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2008.06.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK60471C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Blein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01660.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon-Plas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663108v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boutet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.03.035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon Plas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679558v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kieffer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paynot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuerbach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Dagher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thierry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Geest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Roton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Hys" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pollien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684705v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. English" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Davenport" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Baulcombe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692401v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crete" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caissard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azmi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chriqui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01968938" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2R25LC5P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moffatt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840524v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842322v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>