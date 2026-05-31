--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -625,295 +625,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of atg8 in arabidopsis stimulates autophagic activity and increases nitrogen remobilization efficiency and grain filling</w:t>
+                <w:t xml:space="preserve">Post-transcriptional gene silencing triggers dispensable DNA methylation in gene body in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinwu Chen</w:t>
+                <w:t xml:space="preserve">Christelle Taochy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Soulay</w:t>
+                <w:t xml:space="preserve">Nicolas Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Saudemont</w:t>
+                <w:t xml:space="preserve">Nathalie Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline Elmayan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcy214⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (17), pp.9104-9114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623913v1</w:t>
+                <w:t xml:space="preserve">hal-02620303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-transcriptional gene silencing triggers dispensable DNA methylation in gene body in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overexpression of atg8 in arabidopsis stimulates autophagic activity and increases nitrogen remobilization efficiency and grain filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinwu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Taochy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Yu</w:t>
+                <w:t xml:space="preserve">Fabienne Soulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouché</w:t>
+                <w:t xml:space="preserve">Baptiste Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bouteiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taline Elmayan</w:t>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (17), pp.9104-9114. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.343-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcy214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620303v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sgs1: a neomorphic nac52 allele impairing post-transcriptional gene silencing through SGS3 downregulation</w:t>
               </w:r>
@@ -925,51 +925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1146,51 +1146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-Site Mutagenesis of a Hypomorphic argonaute1 Allele Identifies SUPERKILLER3 as an Endogenous Suppressor of Transgene Posttranscriptional Gene Silencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1280,51 +1280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective contributions of Arabidopsis DCL2 and DCL4 to RNA silencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sebastien Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,51 +1544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,243 +2666,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of reactive oxygen species production by a 14-3-3 protein in elicited tobacco cells</w:t>
+                <w:t xml:space="preserve">Regulation of plant NADPH oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Riondet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Simon-Plas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (6), pp.505-507</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664399v1</w:t>
+                <w:t xml:space="preserve">hal-02656205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of plant NADPH oxidase</w:t>
+                <w:t xml:space="preserve">Regulation of reactive oxygen species production by a 14-3-3 protein in elicited tobacco cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pierre Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (6), pp.722-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2007.01660.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656205v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRB4-dependent TAS3 trans-acting siRNAs control leaf morphology through AGO7</w:t>
               </w:r>
@@ -3702,402 +3702,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flank matrix attachment regions (MARs) from chicken, bean, yeast or tobacco do not prevent homology-dependent trans-silencing in transgenic tobacco plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Thierry</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van Der Geest</w:t>
+                <w:t xml:space="preserve">F. Béon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Hall</w:t>
+                <w:t xml:space="preserve">V. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daubremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 259, pp.388-392</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697838v1</w:t>
+                <w:t xml:space="preserve">hal-02687808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgene-induced gene silencing in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Béon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Daubremet</w:t>
+                <w:t xml:space="preserve">J.B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (6), pp.651-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687808v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgene-induced gene silencing in plants</w:t>
+                <w:t xml:space="preserve">Flank matrix attachment regions (MARs) from chicken, bean, yeast or tobacco do not prevent homology-dependent trans-silencing in transgenic tobacco plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Godon</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Geest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Morel</w:t>
+                <w:t xml:space="preserve">Timothy Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (6), pp.651-659</w:t>
+              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 259, pp.388-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694449v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium partitioning in transgenic tobacco plants expressing a mammalian metallothionein gene</w:t>
               </w:r>
@@ -6660,51 +6660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57394-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Blagojevic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baldrich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schiaffini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Sehki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010482" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Butel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Borges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22995-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinwu Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy214" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouch&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouteiller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz636" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Porter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/530033b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Bouteiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Lep&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Parent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vaucheret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12720" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Romon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soustre-Gacougnolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Schmitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Burdloff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082652" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rivard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029785" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Le Masson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Jauvion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouannet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin D Crespi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.076638" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06828.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine J. Lherminier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Tantoui Elaraqui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Maria Vesa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-7-0868" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison A. Mallory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hinze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Tucker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Gasciolli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000646" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drasko Boko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000096" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mallory" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2008.06.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK60471C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Blein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01660.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon-Plas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663108v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boutet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.03.035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon Plas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679558v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kieffer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paynot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuerbach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Dagher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thierry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Geest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Roton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Hys" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pollien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684705v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. English" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Davenport" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Baulcombe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692401v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crete" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caissard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azmi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chriqui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01968938" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2R25LC5P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moffatt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840524v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842322v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Le Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57394-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Blagojevic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baldrich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schiaffini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Sehki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010482" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Butel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Borges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22995-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouch&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz636" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinwu Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Porter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/530033b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Bouteiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Lep&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Parent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vaucheret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12720" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Romon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soustre-Gacougnolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Schmitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Burdloff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082652" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rivard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029785" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Le Masson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Jauvion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouannet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin D Crespi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.076638" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06828.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine J. Lherminier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Tantoui Elaraqui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Maria Vesa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-7-0868" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison A. Mallory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hinze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Tucker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Gasciolli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000646" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drasko Boko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000096" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mallory" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2008.06.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK60471C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon-Plas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664399v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Blein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01660.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663108v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boutet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.03.035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon Plas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679558v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kieffer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paynot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuerbach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Dagher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thierry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Geest" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hall" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Roton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Hys" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pollien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684705v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. English" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Davenport" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Baulcombe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692401v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crete" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caissard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azmi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chriqui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01968938" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2R25LC5P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moffatt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840524v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842322v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>