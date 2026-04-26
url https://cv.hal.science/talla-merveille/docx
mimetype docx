--- v0 (2026-03-26)
+++ v1 (2026-04-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -179,968 +179,1303 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merveille Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3AF International Conference on Applied Aerodynamics</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:t xml:space="preserve">3AF 2026 - 3AF International Conference on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3AF Association Aéronautique de Astronomique de France, Feb 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplicative score-based generative models for fluid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveille Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gruhlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CSE 2025 - SIAM Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Fort Worth, Texas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperreduction in a method coupling stochastic reduced models and data assimilation to predict turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tiphaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talla M. Merveille C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moneyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETMM-15 2025 - 15th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dubrovnik, Croatia. pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentaiton mécanistes et machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveille Cyndie Talla Makougne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Contamination de l’atmosphère et expositions aux contaminants en lien avec les pratiques agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplicative score-based generative models inspired by physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveille Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gruhlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WPAML 2025 - Workshop of Physics Aware Machine Learning working group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New approach to score-based generative models inspired by physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveille Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gruhlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STUOD 2025 - 6th Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Reduced-Order Model of the deterministic Navier-Stokes equation for turbulent flow prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tiphaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talla M. Merveille C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moneyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MORTech 2025 - 7th International Workshop on Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient data assimilation of unsteady 3D turbulent flows using intrusive generative models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveille Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADMOS 2025 - XII International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic closures for real-time fluid applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveille Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Caville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moneyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lepape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM UQ 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Trieste (Italy), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicative Diffusion Models: Beyond Gaussian Latents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gruhlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Gruhlke</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merveille Cyndie Talla Makougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304713v2</w:t>
-              </w:r>
-[...608 lines deleted...]
-                <w:t xml:space="preserve">hal-05262607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic closure for partially-resolved turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Caville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merveille Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moneyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lepape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Houches 2024 - Complex Systems, Statistical Mechanics and Machine Learning Crossover (in Memory of Giovanni Paladin)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Les Houches, France. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1287,51 +1622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Regnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiphaigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepape" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Talla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304713v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Cyndie Talla Makougne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla M. Merveille C." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moneyron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05262607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valls" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Regnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiphaigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepape" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Talla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla M. Merveille C." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moneyron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Cyndie Talla Makougne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05262607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304713v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>