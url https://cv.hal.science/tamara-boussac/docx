--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -150,265 +150,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir / Empouvoirement : prises de pouvoir politiques et esthétiques aux États-Unis</w:t>
+                <w:t xml:space="preserve">Introduction au numéro : « Logement et inégalités dans les Amériques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Bottero</w:t>
+                <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Boussac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Haensler</w:t>
+                <w:t xml:space="preserve">Antonin Margier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfea.184.0004⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 275, pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15bw5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293336v1</w:t>
+                <w:t xml:space="preserve">hal-05429260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro : « Logement et inégalités dans les Amériques »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pouvoir / Empouvoirement : prises de pouvoir politiques et esthétiques aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Cyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Margier</w:t>
+                <w:t xml:space="preserve">Audrey Haensler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 275, pp.7-10. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.4-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15bw5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfea.184.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429260v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Mobilisations et reconfigurations politiques pendant la présidence de Joe Biden.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -446,51 +446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de A Nation of Veterans: War, Citizenship and the Welfare State in Modern America, Olivier Burtin, Philadelphie, University of Pennsylvania Press, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique Américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (40), pp.185-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -519,51 +519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A Dumping Ground for the South”: Race, Place, and Poverty in Newburgh, New York (1945-1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (6), pp.009614422110456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -591,359 +591,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recension de “Justice and Profit in Healthcare Law: A Comparative Analysis of the United States and the United Kingdom, Sabrina Germain”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esther Cyna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires contemporains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politique Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polam.038.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911420v1</w:t>
+                <w:t xml:space="preserve">hal-03744367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de “Justice and Profit in Healthcare Law: A Comparative Analysis of the United States and the United Kingdom, Sabrina Germain”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Cyna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique Américaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Espaces et droits sociaux, n°18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/polam.038.0135⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03744367v1</w:t>
+                <w:t xml:space="preserve">hal-03911420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des New-Yorkais contre les aides sociales : lutte contre la pauvreté et crise du consentement à l’impôt (années 1960)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« La démocratie à l’épreuve du populisme aux Etats-Unis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire suisse d’histoire économique et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Fiscalité et inégalités, 36, pp.251-264</w:t>
+              <w:t xml:space="preserve">Administration : Revue de l'Administration Territoriale de l'Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744348v1</w:t>
+                <w:t xml:space="preserve">hal-03744352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La démocratie à l’épreuve du populisme aux Etats-Unis »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des New-Yorkais contre les aides sociales : lutte contre la pauvreté et crise du consentement à l’impôt (années 1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration : Revue de l'Administration Territoriale de l'Etat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Annuaire suisse d’histoire économique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Fiscalité et inégalités, 36, pp.251-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744352v1</w:t>
+                <w:t xml:space="preserve">hal-03744348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Des parasites et des sangsues” : la lutte contre la fraude sociale comme enjeu politique à New York dans les années 1950 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -968,51 +968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Reconsidering the local politics of welfare: the example of the Newburgh controversy (1961-1962) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1037,51 +1037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le vote ouvrier et l’élection de Donald Trump. Histoire et limite du discours populiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1106,51 +1106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de &amp;quot;Fear City : New York’s fiscal crisis and the rise of austerity politics&amp;quot;, Kim Phillips-Fein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1179,51 +1179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le populisme aux États-Unis du 19ème siècle à Donald Trump »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1280,51 +1280,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Battle of Newburgh: Welfare, the New Right and the Criminalization of Poverty in Modern America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State University of New York Press. A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1342,51 +1342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire de Newburgh. Aux origines du nouveau conservatisme américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences Po Les Presses. 2023, 9782724641356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1436,51 +1436,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du &amp;quot;siècle américain&amp;quot;. L'Amérique du Nord au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beaupré Nicolas, Louis Florian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Mondiale du XXe Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.459-490, 2022</w:t>
@@ -1509,51 +1509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conservative populism and the American welfare state since the 1960s »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Faces of Contemporary Populism in Western Europe and the United States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1747,51 +1747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bottero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Boussac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Haensler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.184.0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429260v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bw5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouvard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00961442211045631" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.038.0135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03778469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Boussac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bw5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bottero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Haensler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.184.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouvard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00961442211045631" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744367v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.038.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03778469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>