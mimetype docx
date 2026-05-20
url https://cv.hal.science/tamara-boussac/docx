--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -755,165 +755,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La démocratie à l’épreuve du populisme aux Etats-Unis »</w:t>
+                <w:t xml:space="preserve">Des New-Yorkais contre les aides sociales : lutte contre la pauvreté et crise du consentement à l’impôt (années 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration : Revue de l'Administration Territoriale de l'Etat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Annuaire suisse d’histoire économique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Fiscalité et inégalités, 36, pp.251-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744352v1</w:t>
+                <w:t xml:space="preserve">hal-03744348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des New-Yorkais contre les aides sociales : lutte contre la pauvreté et crise du consentement à l’impôt (années 1960)</w:t>
+                <w:t xml:space="preserve">« La démocratie à l’épreuve du populisme aux Etats-Unis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire suisse d’histoire économique et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Fiscalité et inégalités, 36, pp.251-264</w:t>
+              <w:t xml:space="preserve">Administration : Revue de l'Administration Territoriale de l'Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744348v1</w:t>
+                <w:t xml:space="preserve">hal-03744352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Des parasites et des sangsues” : la lutte contre la fraude sociale comme enjeu politique à New York dans les années 1950 »</w:t>
               </w:r>
@@ -1747,51 +1747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Boussac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bw5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bottero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Haensler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.184.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouvard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00961442211045631" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744367v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.038.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03778469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Boussac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bw5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bottero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Haensler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.184.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouvard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00961442211045631" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744367v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.038.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03778469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03744357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>