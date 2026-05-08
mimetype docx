--- v0 (2026-03-24)
+++ v1 (2026-05-08)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of the doping order in GaN nanowire p–n junctions grown by molecular-beam epitaxy</w:t>
+                <w:t xml:space="preserve">Investigation of the effect of the doping order in GaN nanowire p-n junctions grown by molecularbeam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Saket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuño Amador-Mendez</w:t>
+                <w:t xml:space="preserve">Nuno Amador-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arup Kunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (8), pp.085705. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/abc91a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278680v1</w:t>
+                <w:t xml:space="preserve">hal-03019946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of the doping order in GaN nanowire p-n junctions grown by molecularbeam epitaxy</w:t>
+                <w:t xml:space="preserve">Investigation of the effect of the doping order in GaN nanowire p–n junctions grown by molecular-beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Saket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Amador-Mendez</w:t>
+                <w:t xml:space="preserve">Nuño Amador-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arup Kunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 32 (8), pp.085705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/abc91a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019946v1</w:t>
+                <w:t xml:space="preserve">hal-04278680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -668,51 +668,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface charge effects: An advantage for enhancing the piezoelectric conversion efficiency in GaN NWs - Invited Talk</w:t>
+                <w:t xml:space="preserve">The surface charge effects: a route to the enhancement of the piezoelectric conversion efficiency in GaN NWs - Invited Speaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
@@ -747,97 +747,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szu-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Seattle (USA), Washington, United States</w:t>
+              <w:t xml:space="preserve">Nanogenerators and Piezotronics (NGPT2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994306v1</w:t>
+                <w:t xml:space="preserve">hal-04994360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surface charge effects: a route to the enhancement of the piezoelectric conversion efficiency in GaN NWs - Invited Speaker</w:t>
+                <w:t xml:space="preserve">Surface charge effects: An advantage for enhancing the piezoelectric conversion efficiency in GaN NWs - Invited Talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
@@ -872,73 +872,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szu-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanogenerators and Piezotronics (NGPT2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Madison (US-WI), United States</w:t>
+              <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994360v1</w:t>
+                <w:t xml:space="preserve">hal-04994306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface charge effects in GaN NWs: An advantage for enhancing the piezoelectric conversion efficiency</w:t>
               </w:r>
@@ -1673,648 +1673,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">Piezoelectric energy nanoharvester based on vertically-aligned GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337971v1</w:t>
+                <w:t xml:space="preserve">hal-02337899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'AFM à pointe conductrice pour la caractérisation des performances de piézo-génération de nanofils GaN</w:t>
+                <w:t xml:space="preserve">Piezoelectric properties of GaN Nanowires: Effect of their conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Forum des Microscopies à Sondes Locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Carry-le-Rouet, France. pp.167</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152858v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric energy nanoharvester based on vertically-aligned GaN nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junkang Wang</w:t>
+                <w:t xml:space="preserve">GaN nanowires based piezoelectric generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Lu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
+              <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors - ICNS13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337899v1</w:t>
+                <w:t xml:space="preserve">hal-02154041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of GaN Nanowires: Effect of their conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337953v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN nanowires based piezoelectric generators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+                <w:t xml:space="preserve">Apport de l'AFM à pointe conductrice pour la caractérisation des performances de piézo-génération de nanofils GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors - ICNS13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
+              <w:t xml:space="preserve">22ème Forum des Microscopies à Sondes Locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Carry-le-Rouet, France. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154041v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2729,51 +2729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04965536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gogneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Kaur Sodhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03719768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07863a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saket" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-Mendez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc91a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amador-Mendez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Wei Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930401" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Harmand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Julien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03865436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST116" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04965536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gogneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Kaur Sodhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03719768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07863a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saket" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amador-Mendez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc91a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-Mendez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Wei Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930401" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Harmand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Julien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03865436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST116" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>