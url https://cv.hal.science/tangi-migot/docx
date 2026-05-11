--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -607,538 +607,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling infection in predator-prey systems with transmission dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-G. Cojocaru</w:t>
+                <w:t xml:space="preserve">Vertex ordering with optimal number of adjacent predecessors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Disease Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 22 no. 1, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idm.2019.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23638/DMTCS-22-1-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745504v1</w:t>
+                <w:t xml:space="preserve">hal-02025298v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex ordering with optimal number of adjacent predecessors</w:t>
+                <w:t xml:space="preserve">A smoothing method for sparse optimization over convex sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Omer</w:t>
+                <w:t xml:space="preserve">Mounir Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, vol. 22 no. 1, pp.1. </w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (5), pp.1053-1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23638/DMTCS-22-1-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11590-019-01408-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025298v3</w:t>
+                <w:t xml:space="preserve">hal-02058956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smoothing method for sparse optimization over convex sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling infection in predator-prey systems with transmission dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-G. Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Haddou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tangi Migot</w:t>
+                <w:t xml:space="preserve">A. Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (5), pp.1053-1069. </w:t>
+              <w:t xml:space="preserve">Infectious Disease Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11590-019-01408-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idm.2019.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058956v1</w:t>
+                <w:t xml:space="preserve">hal-04745504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametrized variational inequality approach to track the solution set of a generalized nash equilibrium problem</w:t>
+                <w:t xml:space="preserve">Nonsmooth dynamics of generalized Nash games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica-G. Cojocaru</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2019.11.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear and Variational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23952/jnva.4.2020.1.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509048v1</w:t>
+                <w:t xml:space="preserve">hal-04745488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth dynamics of generalized Nash games</w:t>
+                <w:t xml:space="preserve">A parametrized variational inequality approach to track the solution set of a generalized nash equilibrium problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Cojocaru</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica-G. Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear and Variational Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 283 (3), pp.1136-1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23952/jnva.4.2020.1.04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2019.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745488v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On approximate stationary points of the regularized mathematical program with complementarity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1211,51 +1211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition method for a class of convex generalized Nash equilibrium problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica-G. Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (3), pp.1653-1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1283,339 +1283,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Direction in Interior Point Method for Monotone Linear Complementarity Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A Sub-Additive DC Approach to the Complementarity Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11590-018-1241-2⟩</w:t>
+              <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (2), pp.509-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10589-019-00078-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355566v2</w:t>
+                <w:t xml:space="preserve">hal-01609835v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sub-Additive DC Approach to the Complementarity Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical Programs with Vanishing Constraints: Constraint Qualifications, their Applications and a New Regularization Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Haddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounir Haddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73 (2), pp.509-534. </w:t>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (2-3), pp.509-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10589-019-00078-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02331934.2018.1542531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609835v3</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Programs with Vanishing Constraints: Constraint Qualifications, their Applications and a New Regularization Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A Generalized Direction in Interior Point Method for Monotone Linear Complementarity Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (2-3), pp.509-538. </w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.35-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331934.2018.1542531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11590-018-1241-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701461v2</w:t>
+                <w:t xml:space="preserve">hal-01355566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of Solutions in Geochemistry: Existence, Uniqueness and Precipitation Diagram</w:t>
               </w:r>
@@ -1705,64 +1705,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Absolute Value Equation using Complementarity and Smoothing Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 327, pp.196-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1822,247 +1822,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization problems in geochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Differential Inclusion Approach to Mineral Precipitation-Dissolution Reactions in Geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Hamlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tangi Migot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETNA 2019 - 25th Recent Advances in Scientific Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Santa Margherita di Pula, Italy</w:t>
+              <w:t xml:space="preserve">WCGO 2019 - 6th World Congress on Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404247v1</w:t>
+                <w:t xml:space="preserve">hal-02404438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Differential Inclusion Approach to Mineral Precipitation-Dissolution Reactions in Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Hamlat</w:t>
+                <w:t xml:space="preserve">Optimization problems in geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCGO 2019 - 6th World Congress on Global Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">ETNA 2019 - 25th Recent Advances in Scientific Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Santa Margherita di Pula, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404438v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On relaxation Methods for Mathematical Programs with Complementarity Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,64 +2208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sub-Additive Merit Function for Complementarity Problems and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOPAL '18 Proceedings of the International Conference on Learning and Optimization Algorithms: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rabat, France. pp.11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2590,77 +2590,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Mathematical Programs with ComplementarityConstraints with a Penalization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization of Complex Systems: Theory, Models, Algorithmsand Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 991, Springer International Publishing, pp.228-237, 2019, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2694,51 +2694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Smoothing Method for Sparse Optimization over Polyhedral Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2847,51 +2847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2922,51 +2922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Compute a M-stationary point of the MPCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,51 +3023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Butterfly Relaxation Method for Mathematical Programs with Complementarity Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Migot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3481,51 +3481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dussault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Migot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-023-02007-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Siqueira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03991" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Soares Siqueira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04736" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Cojocaru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2020.11.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Nahirniak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cojocaru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mase/11093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idm.2019.12.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025298v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-22-1-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-019-01408-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica-G. Cojocaru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.11.054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jnva.4.2020.1.04" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Kadrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01706-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-020-09578-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355566v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1241-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609835v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-019-00078-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701461v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2018.1542531" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584490v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-018-9800-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217977v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.06.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02404247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02404438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Hamlat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230905.3230925" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Sabit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02447169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269975v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18161-5_31" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525402v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525399v5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01791526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ISAR0026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dussault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Migot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-023-02007-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Siqueira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03991" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Soares Siqueira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04736" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Cojocaru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2020.11.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Nahirniak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cojocaru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mase/11093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025298v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-22-1-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-019-01408-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idm.2019.12.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jnva.4.2020.1.04" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica-G. Cojocaru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.11.054" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Kadrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01706-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-020-09578-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609835v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Abdallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-019-00078-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701461v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2018.1542531" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355566v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1241-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584490v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-018-9800-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217977v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.06.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02404438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Hamlat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02404247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230905.3230925" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Sabit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02447169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269975v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18161-5_31" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525402v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525399v5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01791526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ISAR0026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>