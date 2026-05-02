--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -165,10294 +165,10311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Nonperiodic and Periodic TD-DFT: The Case of Photochromism in Aluminosilicates</w:t>
+                <w:t xml:space="preserve">Hydrogen bond driven supramolecular assemblies during hybrid mesoporous silica films structuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Rullan</w:t>
+                <w:t xml:space="preserve">Jakub Kusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Cédric Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c02605⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (5), pp.2597-2612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5nr04251h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349720v1</w:t>
+                <w:t xml:space="preserve">hal-05484242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Supramolecular Assemblies under the Confinement in Hybrid Mesoporous Silica Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boissiere</w:t>
+                <w:t xml:space="preserve">Photochromic Sodalites: From Natural Minerals to Advanced Applied Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Wong Chi Man</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+                <w:t xml:space="preserve">Mika Lastusaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Sanchez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Friis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludo van Goethem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smsc.202500369⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (3), pp.330-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.4c00624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390214v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">π-Expansion as gateway to viologen-based pimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
+                <w:t xml:space="preserve">Geoffrey Groslambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Roger</w:t>
+                <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Malo Duquesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (21), pp.9320-9325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5SC01361E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305881v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochromic Sodalites: From Natural Minerals to Advanced Applied Materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereoselective synthesis of heterocyclic tetraphenylethylene analogues with configuration-dependent solid-state luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Friis</w:t>
+                <w:t xml:space="preserve">Mathilde Seinfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludo van Goethem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.4c00624⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (23), pp.10523-10531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SC08333D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392519v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">π-Expansion as gateway to viologen-based pimers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Rullan</w:t>
+                <w:t xml:space="preserve">Arthur H. G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SC01361E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (41), pp.14479-14486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208123v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of heterocyclic tetraphenylethylene analogues with configuration-dependent solid-state luminescence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessing Nonperiodic and Periodic TD-DFT: The Case of Photochromism in Aluminosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (23), pp.10523-10531. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (28), pp.13051-13063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4SC08333D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c02605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208127v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Triplet State Population in Benzothioxanthene Imide Dyes: Let's twist!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Supramolecular Assemblies under the Confinement in Hybrid Mesoporous Silica Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+                <w:t xml:space="preserve">Michel Wong Chi Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Josse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yeasin Khan</w:t>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202400191⟩</w:t>
+              <w:t xml:space="preserve">Small Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smsc.202500369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702114v1</w:t>
+                <w:t xml:space="preserve">hal-05390214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photoinduced Annulation Strategy Towards a Novel Polycyclic Heteroaromatic Chromophore: Scope, Mechanism, Properties and Applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driving Triplet State Population in Benzothioxanthene Imide Dyes: Let's twist!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Plassais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Labro</w:t>
+                <w:t xml:space="preserve">Geonwoo Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pollien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Yeasin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202400199⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774204v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy-atom-free π-twisted photosensitizers for fluorescence bioimaging and photodynamic therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Josse</w:t>
+                <w:t xml:space="preserve">A Photoinduced Annulation Strategy Towards a Novel Polycyclic Heteroaromatic Chromophore: Scope, Mechanism, Properties and Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Labro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4tb01014k⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202400199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888712v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the polychromism of oxide minerals: The case of alexandrite and cordierite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heavy-atom-free π-twisted photosensitizers for fluorescence bioimaging and photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Mutovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.27288⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (33), pp.8107-8121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4tb01014k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500816v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic Reduction Mechanisms of CO$_2$ on MoS$_2$ Edges Using Grand-Canonical DFT : From CO$_2$ Adsorption to HCOOH or CO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Modeling the polychromism of oxide minerals: The case of alexandrite and cordierite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Desdion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03266⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (12), pp.834-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704301v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazo[1,2-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine and Imidazo[1,5-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine: Electron Donor Groups in the Design of D–π–A Dyes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Electrocatalytic Reduction Mechanisms of CO$_2$ on MoS$_2$ Edges Using Grand-Canonical DFT : From CO$_2$ Adsorption to HCOOH or CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Akif Ramzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (24), pp.10025-10034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673652v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+                <w:t xml:space="preserve">Imidazo[1,2-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine and Imidazo[1,5-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine: Electron Donor Groups in the Design of D–π–A Dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (12), pp.8407 - 8419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247125v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering aluminosilicate's photochromism by quantum chemistry</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraha Kahsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (2), pp.730-741. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (12), pp.6264-6285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2TC04312B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279589v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New shades of photochromism – yellow sodalites for the detection of blue light</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Engineering aluminosilicate's photochromism by quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mika Lastusaari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11 (9), pp.3360-3374. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC00116D⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.730-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2TC04312B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281951v1</w:t>
+                <w:t xml:space="preserve">hal-04279589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical‐Formation Management: Towards Aza‐Analogues of the Benzothioxanthene Imide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Mutovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Siegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistryEurope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (1), pp.6264-6285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceur.202300071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Tuneable Photochromic Sodalites for Dosimetry, Security Marking and Imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">New shades of photochromism – yellow sodalites for the detection of blue light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teppo Kreivilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Lastusaari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202303398⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.3360-3374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC00116D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281956v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiochromenocarbazole imide: a new organic dye with first utility in large area flexible electroluminescent devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+                <w:t xml:space="preserve">Highly Tuneable Photochromic Sodalites for Dosimetry, Security Marking and Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Charlotte Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Swain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyry Paturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2QM00299J⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (42), pp.6264-6285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202303398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821177v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusable radiochromic hackmanite with gamma exposure memory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Sensitive 1,1-dicyanovinyl push-pull dye for primary amine sensing in solution by fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabella Norrbo</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2MH00593J⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 202, pp.110258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2022.110258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821163v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the optoelectronic properties and dielectric profiles of few-layer S-doped MoO3 and O-doped MoS2 nanosheets: a first-principles study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reusable radiochromic hackmanite with gamma exposure memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Vuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha-Pekka Lehtiö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Norrbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp03410g⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2MH00593J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868240v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structures of the MoS2/TiO2 (anatase) Heterojunction: Influence of Physical and Chemical Modifications at the 2D-or 1D Interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Tailoring the optoelectronic properties and dielectric profiles of few-layer S-doped MoO3 and O-doped MoS2 nanosheets: a first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raybaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24 (4), pp.2646-2655. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05151B⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 24 (41), pp.25440 - 25451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp03410g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586087v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-selected thionated benzothioxanthene chromophores as heavy-atom-free small-molecule photosensitizers for photodynamic therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Thiochromenocarbazole imide: a new organic dye with first utility in large area flexible electroluminescent devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dalinot</w:t>
+                <w:t xml:space="preserve">Laura Abad Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.142. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (14), pp.1912-1919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-022-00752-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2QM00299J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945771v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural origin of the efficient photochromism in natural minerals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Structures of the MoS2/TiO2 (anatase) Heterojunction: Influence of Physical and Chemical Modifications at the 2D-or 1D Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2202487119⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.2646-2655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05151B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821181v1</w:t>
+                <w:t xml:space="preserve">hal-03586087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive 1,1-dicyanovinyl push-pull dye for primary amine sensing in solution by fluorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site-selected thionated benzothioxanthene chromophores as heavy-atom-free small-molecule photosensitizers for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lulu Bu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+                <w:t xml:space="preserve">Artem Osmolovskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2022.110258⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-022-00752-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795976v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the K 4 [Fe(CN) 6 ] mediated mono-and bispalladium-catalyzed cyanation of the benzothioxanthene core</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">The structural origin of the efficient photochromism in natural minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Vuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha-Pekka Lehtiö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pekka Laukkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00318⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2202487119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389384v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphine-based push-pull AIE fluorophores: Synthesis, photophysical properties, and TD-DFT studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Colinet</w:t>
+                <w:t xml:space="preserve">σ‐Conjugation and H‐Bond‐Directed Supramolecular Self‐Assembly: Key Features for Efficient Long‐Lived Room Temperature Phosphorescent Organic Molecular Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Demangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Jeanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+                <w:t xml:space="preserve">Yixuan B Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109485⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (5), pp.2446-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202011770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821202v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbital coupling and slow phonon effects enabled persistent photoluminescence in organic crystal under isomer doping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What does graphitic carbon nitride really look like?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miaosheng Wang</w:t>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hengxing Xu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23791-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.2853-2859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP06063A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258720v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Dudek</w:t>
+                <w:t xml:space="preserve">Investigation of the K 4 [Fe(CN) 6 ] mediated mono-and bispalladium-catalyzed cyanation of the benzothioxanthene core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (8), pp.5901-5907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590673v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of X‐Ray Doses with Color‐Changing Hackmanites: Mechanism and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Vuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Norrbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Steininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Saarinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (20), pp.2100762. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.202100762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D MoO3-xSx/MoS2 van der Waals Assembly: a Tunable Heterojunction with Attractive Properties for Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (30), pp.36465-36474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.1c08200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the excited state properties of [2.2]paracyclophane-based antennas to ensure efficient sensitization of lanthanide ions or singlet oxygen generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01986⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.13795 - 13808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407500v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Concept of Dimerization-Induced Inter System Crossing: at the Origins of Spin-Orbit Coupling Selection Rules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joachim Galiana</w:t>
+                <w:t xml:space="preserve">Spin-orbital coupling and slow phonon effects enabled persistent photoluminescence in organic crystal under isomer doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixuan Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Demangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaosheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengxing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Dryzhakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05082⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.3485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23791-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407511v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does graphitic carbon nitride really look like?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+                <w:t xml:space="preserve">Phosphine-based push-pull AIE fluorophores: Synthesis, photophysical properties, and TD-DFT studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP06063A⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193 (1), pp.109485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175977v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">σ‐Conjugation and H‐Bond‐Directed Supramolecular Self‐Assembly: Key Features for Efficient Long‐Lived Room Temperature Phosphorescent Organic Molecular Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Demangeat</w:t>
+                <w:t xml:space="preserve">Tuning the excited state properties of [2.2]paracyclophane-based antennas to ensure efficient sensitization of lanthanide ions or singlet oxygen generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yixuan B Dou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202011770⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (60), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434235v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Host-Guest Supramolecular Chemistry for on-Monolayer Graphene Emitting Platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
+                <w:t xml:space="preserve">Exploring the Concept of Dimerization-Induced Inter System Crossing: at the Origins of Spin-Orbit Coupling Selection Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0MH00950D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (30), pp.8572-8580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975330v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hackmanite—The Natural Glow-in-the-Dark Material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Miranda de Carvalho</w:t>
+                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Blahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c02554⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821217v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental investigation on the intersystem crossing kinetics in benzothioxanthene imide luminophores, and their dependence on substituent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.12373-12381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP01072C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044490v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigation on the intersystem crossing kinetics in benzothioxanthene imide luminophores, and their dependence on substituent effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+                <w:t xml:space="preserve">2D Host-Guest Supramolecular Chemistry for on-Monolayer Graphene Emitting Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byeonggwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheolhyun Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP01072C⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (10), pp.2741-2748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0MH00950D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888752v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the understanding of the optoelectronic properties of S-doped MoO 3 and O-doped MoS 2 bulk systems: a DFT perspective</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hackmanite—The Natural Glow-in-the-Dark Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Agamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Vuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Norrbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miranda de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (26), pp.9064-9074. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (20), pp.8895-8905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0TC02066D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c02554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110777v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Spectroscopic Modeling of Localized Defects in Sodalites by TD-DFT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antton Curutchet</w:t>
+                <w:t xml:space="preserve">On the understanding of the optoelectronic properties of S-doped MoO 3 and O-doped MoS 2 bulk systems: a DFT perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00615⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (26), pp.9064-9074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0TC02066D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821222v1</w:t>
+                <w:t xml:space="preserve">hal-03110777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-sites are better than one: revisiting the OER mechanism on CoOOH by DFT with electrode polarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">On the Spectroscopic Modeling of Localized Defects in Sodalites by TD-DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aria Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antton Curutchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP00281J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (16), pp.8949-8957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519600v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full in silico DFT characterization of lanthanum and yttrium based oxynitride semiconductors for solar fuels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rabih Al Rahal Al Orabi</w:t>
+                <w:t xml:space="preserve">Two-sites are better than one: revisiting the OER mechanism on CoOOH by DFT with electrode polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Curutchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8TC05749D⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (13), pp.7031-7038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP00281J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073524v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined Theoretical and Exprimental Chracterization of Semicondcutors for Photoelectrocatalytic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142985v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronic Structure and Photocatalytic Applications of Na(Bi,La)S2 Solid Solutions with Tunable Bandgaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Baquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Tymińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (9), pp.3211-3220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic consequences of ultrafine Pt clusters supported on SrTiO3 for photocatalytic overall water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Iqbal Qureshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel T Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Jeantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Ould-Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 376, pp.180-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Theoretical and Exprimental Chracterization of Semicondcutors for Photoelectrocatalytic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2019.01.001⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (38), pp.9026-9034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099423v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of electrolyte in nanoscale electrolysis of pure and buffered water by particulate photocatalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Full in silico DFT characterization of lanthanum and yttrium based oxynitride semiconductors for solar fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Tymińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Al Rahal Al Orabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SE00272J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (6), pp.1612-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8TC05749D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889519v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Kinetics of Gold and Copper Atoms on Pristine and Reduced Rutile TiO 2 (110) Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photophysical insights on the influence of excited states reorganization processes on the visible and near infra-red luminescence of two-photon quadrupolar chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Iachella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Loffreda</w:t>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08183⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.352 - 366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889562v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined theoretical and experimental investigation on the influence of the bromine substitution pattern on the photophysics of conjugated organic chromophores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion Kinetics of Gold and Copper Atoms on Pristine and Reduced Rutile TiO 2 (110) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Iachella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mettra</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP06535C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (7), pp.3824 - 3837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848949v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV index and UV dose determination with photochromic hackmanites: from the assessment of the fundamental properties to the device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pekka Laukkanen</w:t>
+                <w:t xml:space="preserve">Contribution of electrolyte in nanoscale electrolysis of pure and buffered water by particulate photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Iqbal Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Garcia-Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Shinagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8MH00308D⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (9), pp.2044 - 2052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SE00272J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889515v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shining Light on Carbon Nitrides: Leveraging Temperature To Understand Optical Gap Variations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Masters</w:t>
+                <w:t xml:space="preserve">A combined theoretical and experimental investigation on the influence of the bromine substitution pattern on the photophysics of conjugated organic chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gallavardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00740⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (5), pp.3768 - 3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP06535C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889570v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical insights on the influence of excited states reorganization processes on the visible and near infra-red luminescence of two-photon quadrupolar chromophores</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solar UV index and UV dose determination with photochromic hackmanites: from the assessment of the fundamental properties to the device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Norrbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Curutchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Kuusisto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaakko Mäkelä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pekka Laukkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.06.023⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (3), pp.569 - 576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8MH00308D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848930v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Calculating the bandgap of Triazine-Based Carbon Nitride Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
+                <w:t xml:space="preserve">Shining Light on Carbon Nitrides: Leveraging Temperature To Understand Optical Gap Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Masters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6TA08939A⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (13), pp.4253 - 4262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531570v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismuth Silver Oxysulfide for Photoconversion Applications: Structural and Optoelectronic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Baqais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Curutchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Baqais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antton Curutchet</w:t>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ziani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hassan Ait Ahsaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (20), pp.8679 - 8689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b02664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical Properties of SrTaO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N Thin Films and Influence of Anion Ordering: A Joint Theoretical and Experimental Investigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in Calculating the bandgap of Triazine-Based Carbon Nitride Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b00414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.5115-5122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6TA08939A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532173v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio assessment of Bi 1−x RE x CuOS (RE = La, Gd, Y, Lu) solid solutions as a semiconductor for photochemical water splitting</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photophysical Properties of SrTaO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N Thin Films and Influence of Anion Ordering: A Joint Theoretical and Experimental Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Marlec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp01684k⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (9), pp.3989-3998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b00414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889554v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should Iron and Titanium be Combined in Oxides to Improve Photoelectrochemical Properties?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Ab initio assessment of Bi 1−x RE x CuOS (RE = La, Gd, Y, Lu) solid solutions as a semiconductor for photochemical water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheikha Lardhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Curutchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05794⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (19), pp.12321 - 12330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp01684k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393396v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramelcular Photoinduced Charge Transfert in Visual Retinal Chromophore Mimics: Electron Density Based Indices at the DFT and post-HF Levels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">A Fluorescent Polymer Probe with High Selectivity toward Vascular Endothelial Cells for and beyond Noninvasive Two-Photon Intravital Imaging of Brain Vasculature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olesiak-Banska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-016-1815-y⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (27), pp.17047 - 17059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b02936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282448v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carbazole-substituted iridium complex as a solid state emitter for two-photon intravital imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the S-Doped Sodalites Using DFT, TD-DFT and SAC-CI Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curutchet Antton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55, pp.9586-9595. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01253⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 56 (1), pp.414-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407814v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the S-Doped Sodalites Using DFT, TD-DFT and SAC-CI Methods</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization and charge transfer properties of organic BODIPY dyes integrated in TiO 2 nanotube based dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gonzalez-Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mirloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02323⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (94), pp.91529-91540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA14152H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531569v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and charge transfer properties of organic BODIPY dyes integrated in TiO 2 nanotube based dye-sensitized solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Intramelcular Photoinduced Charge Transfert in Visual Retinal Chromophore Mimics: Electron Density Based Indices at the DFT and post-HF Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. T. El-Tahawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA14152H⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135, pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-016-1815-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384160v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling nickelocene bonding to a noble metal surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Vérot</w:t>
+                <w:t xml:space="preserve">How Should Iron and Titanium be Combined in Oxides to Improve Photoelectrochemical Properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.195403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (43), pp.24521 - 24532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531559v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT Perspective on the Thermochemistry of Carbon Nitride Synthesis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A carbazole-substituted iridium complex as a solid state emitter for two-photon intravital imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06335⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.9586-9595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531568v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Titan's Evaporites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling nickelocene bonding to a noble metal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bachellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Ormaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cordier</w:t>
+                <w:t xml:space="preserve">Faraggi Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cornet</w:t>
+                <w:t xml:space="preserve">Benjamin Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. Barnes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+                <w:t xml:space="preserve">Martin Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.12.034⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.195403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.195403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531504v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced kinetics of hole transfer and electrocatalysis during photocatalytic oxygen evolution by cocatalyst tuning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DFT Perspective on the Thermochemistry of Carbon Nitride Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b00508⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (43), pp.24542-24550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531511v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fluorescent Polymer Probe with High Selectivity toward Vascular Endothelial Cells for and beyond Noninvasive Two-Photon Intravital Imaging of Brain Vasculature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Leung</w:t>
+                <w:t xml:space="preserve">Structure of Titan's Evaporites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Mackenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b02936⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 270, pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378703v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Use of BiCuOS for Photovoltaic Application: From DFT to Macroscopic Simulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced kinetics of hole transfer and electrocatalysis during photocatalytic oxygen evolution by cocatalyst tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nurlaela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinagawa Tatsuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flanagan Sean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ould-Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05551⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.4117-4126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b00508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234581v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrutinizing individual CoTPP molecule adsorbed on coinage metal surfaces from the interplay of STM experiment and theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Dissolution on Titan and on Earth: Towards the age of Titan's landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Knud Seufert</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2014.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (6), pp.1044-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JE004738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01121466v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of PbX3CH3NH3 (X = Cl, Br, I) compounds for photovoltaic and photocatalytic applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Scrutinizing individual CoTPP molecule adsorbed on coinage metal surfaces from the interplay of STM experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Houwaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Auwärter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knud Seufert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP04666H⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.108-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2014.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121463v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution on Titan and on Earth: Towards the age of Titan's landscapes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Electronic properties of PbX3CH3NH3 (X = Cl, Br, I) compounds for photovoltaic and photocatalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JE004738⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.2199-2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP04666H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149012v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Carbon Nitride Structure and Exciton Binding Energies: A DFT Perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+                <w:t xml:space="preserve">Assessing the Use of BiCuOS for Photovoltaic Application: From DFT to Macroscopic Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (45), pp.25188-25196. </w:t>
+              <w:t xml:space="preserve">, 2015, 119 (31), pp.17585-17595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241527v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and photocatalytic activity of wurtzite Cu–Ga–S nanocrystals and their Zn substitution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Relationship between Carbon Nitride Structure and Exciton Binding Energies: A DFT Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ta01552a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (45), pp.25188-25196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234586v1</w:t>
+                <w:t xml:space="preserve">hal-01241527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring excited states using Time Dependent Density Functional Theory and density-based indexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Electronic structure and photocatalytic activity of wurtzite Cu–Ga–S nanocrystals and their Zn substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek A. Kandiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalaver H. Anjum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2015.03.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (16), pp.8896-8904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ta01552a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01234580v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of Ferrocene Molecules on Metal Surfaces Revisited</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Verot</w:t>
+                <w:t xml:space="preserve">Exploring excited states using Time Dependent Density Functional Theory and density-based indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Savarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Wilbraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz5026118⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 304-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2015.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121496v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic Tip-on Polytriazine-Based Carbon Nitride Photocatalyst with High Hydrogen Evolution Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manas K. Bhunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manas R. Parida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Sarawade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (24), pp.8237-8247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductors Used in Photovoltaic and Photocatalytic Devices: Assessing Fundamental Properties from DFT</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assembly of Ferrocene Molecules on Metal Surfaces Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Ormaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Abufager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bachellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Verot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp409724c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz5026118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121460v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico assessment of the HPLC–UV response coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nature of vertical excited states of dyes containing metals for DSSC applications: insights from TD-DFT and density based indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Brémond</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical and Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2014.03.028⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (28), pp.14435-14444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP55032J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01121461v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of vertical excited states of dyes containing metals for DSSC applications: insights from TD-DFT and density based indexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Semiconductors Used in Photovoltaic and Photocatalytic Devices: Assessing Fundamental Properties from DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP55032J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (12), pp.5997-6008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp409724c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121458v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Dye-Sensitized Solar Cells: From Theory to Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">In silico assessment of the HPLC–UV response coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz400046p⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical and Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1040-1041, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2014.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121457v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Modeling of Dye-Sensitized Solar Cells: Challenges and Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Modeling Dye-Sensitized Solar Cells: From Theory to Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pauporté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (8), pp.1268 - 1277. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (6), pp.1044-1050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ar200327w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jz400046p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899241v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through-Space Charge Transfer in Rod-Like Molecules: Lessons from Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Odobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10506,1671 +10523,1788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising anchoring groups for ZnO-based hybrid materials: A periodic density functional theory investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-Principles Modeling of Dye-Sensitized Solar Cells: Challenges and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.23134⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (8), pp.1268 - 1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ar200327w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899205v1</w:t>
+                <w:t xml:space="preserve">hal-01899241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the “best” atomic charge model to describe through-space charge-transfer excitations?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promising anchoring groups for ZnO-based hybrid materials: A periodic density functional theory investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pauporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Odobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (9), pp.2062 - 2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.23134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2CP40261K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01899234v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to &amp;quot;Through-Space Charge Transfer in Rod-Like Molecules: Lessons from Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">What is the “best” atomic charge model to describe through-space charge-transfer excitations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (27), pp.14736. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp305679d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2CP40261K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142689v1</w:t>
+                <w:t xml:space="preserve">hal-01899234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Aspect Ratio Ternary Zn 1– x Cd x O Nanowires by Electrodeposition for Light-Emitting Diode Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pauporte</w:t>
+                <w:t xml:space="preserve">Correction to &amp;quot;Through-Space Charge Transfer in Rod-Like Molecules: Lessons from Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Viana</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Odobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 115 (30), pp.14548 - 14558. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp202608e⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 116 (27), pp.14736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp305679d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899227v1</w:t>
+                <w:t xml:space="preserve">hal-02142689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength-Emission Tuning of ZnO Nanowire-Based Light-Emitting Diodes by Cu Doping: Experimental and Computational Insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">High Aspect Ratio Ternary Zn 1– x Cd x O Nanowires by Electrodeposition for Light-Emitting Diode Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lupan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pauporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (18), pp.3564 - 3572. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (30), pp.14548 - 14558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201100258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp202608e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01899235v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Qualitative Index of Spatial Extent in Charge-Transfer Excitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelength-Emission Tuning of ZnO Nanowire-Based Light-Emitting Diodes by Cu Doping: Experimental and Computational Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lupan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pauporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (18), pp.3564 - 3572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201100258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct200308m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01899238v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Procedure for Optimizing Dye-Sensitized Solar Cells: From Electronic Structure to Photovoltaic Efficiency</w:t>
+                <w:t xml:space="preserve">A Qualitative Index of Spatial Extent in Charge-Transfer Excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja201944g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), pp.2498 - 2506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct200308m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899368v1</w:t>
+                <w:t xml:space="preserve">hal-01899238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylacetone, an Interesting Anchoring Group for ZnO-Based Organic−Inorganic Hybrid Materials: A Combined Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pauporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (7), pp.3442 - 3450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la103634v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solvent and additives on the open-circuit voltage of ZnO-based dye-sensitized solar cells: a combined theoretical and experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Theoretical Procedure for Optimizing Dye-Sensitized Solar Cells: From Electronic Structure to Photovoltaic Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pauporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (44), pp.14710-14719. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (20), pp.8005 - 8013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C004358c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja201944g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01121456v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposited Nanoporous versus Nanoparticulate ZnO Films of Similar Roughness for Dye-Sensitized Solar Cell Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Effect of solvent and additives on the open-circuit voltage of ZnO-based dye-sensitized solar cells: a combined theoretical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Rathousky</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pauporté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am1008248⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (44), pp.14710-14719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C004358c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899219v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical Properties of 8-Hydroxyquinoline-5-sulfonic Acid as a Function of the pH: A TD-DFT Investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+                <w:t xml:space="preserve">Electrodeposited Nanoporous versus Nanoparticulate ZnO Films of Similar Roughness for Dye-Sensitized Solar Cell Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Pauporté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rathousky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (18), pp.5932 - 5939. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (12), pp.3677 - 3685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp1014498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/am1008248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899213v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acridine orange in a pumpkin-shaped macrocycle: Beyond solvent effects in the UV–visible spectra simulation of dyes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photophysical Properties of 8-Hydroxyquinoline-5-sulfonic Acid as a Function of the pH: A TD-DFT Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theochem.2010.01.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (18), pp.5932 - 5939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1014498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899220v1</w:t>
+                <w:t xml:space="preserve">hal-01899213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acridine orange in a pumpkin-shaped macrocycle: Beyond solvent effects in the UV–visible spectra simulation of dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Di Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 954 (1-3), pp.45 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theochem.2010.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Theoretical determination of the p K a s of the 8-hydroxyquinoline-5-sulfonic acid: A DFT based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 472 (1-3), pp.30 - 34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.02.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12180,4423 +12314,4423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using grand-canonical DFT to investigate electrochemical reactions on semiconductor surfaces</w:t>
+                <w:t xml:space="preserve">Using grand-canonical DFT to investigate electrochemical reactions on semiconductor surfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curutchet Antton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Akif Ramzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales des carburants solaires</w:t>
+              <w:t xml:space="preserve">9ièmes journées nationales des carburants solaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392530v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using grand-canonical DFT to investigate electrochemical reactions on semiconductor surfaces.</w:t>
+                <w:t xml:space="preserve">Using grand-canonical DFT to investigate electrochemical reactions on semiconductor surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Association of Theoretical and Computational Chemists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Oslo (Norway), France</w:t>
+              <w:t xml:space="preserve">Journées nationales des carburants solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392527v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using grand-canonical DFT to investigate electrochemical reactions on semiconductor surfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ièmes journées nationales des carburants solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">World Association of Theoretical and Computational Chemists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Oslo (Norway), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512151v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenebrescent minerals by in silico modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée DCP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping methods to model excited states in condensed phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée 2024 du pôle Sud-Est de Thémosia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of elusive species: the paramagnetic pimers of viologens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Groslambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supr@Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Understanding of the Photocatalytic Water splitting from Quantum Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Semiconductor Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de la chimie théorique sur la place lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées prospectives Formation-Thémosia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Modelling of Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic school for PhDs &amp; Young Researchers - SP8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT investigations of the MoS2 properties as photocatalyst for CO2 reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Natural to Artificial: the Photochromism in Aluminosilicate Minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring meeting 2022</w:t>
+              <w:t xml:space="preserve">ACS Spring Meetin 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737589v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Natural to Artificial: the Photochromism in Aluminosilicate Minerals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DFT investigations of the MoS2 properties as photocatalyst for CO2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring Meetin 2022</w:t>
+              <w:t xml:space="preserve">ACS Spring meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731894v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and Understanding of Photoelectrocatalysis: What we can ask from DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurally Induced Spin Orbit Coupling for a Controlled InterSystem Crossing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sprint Meetin 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico modelling of photochromic minerals through DFT and TD‐DFT calculations.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Understanding of the Photocatalytic Water splitting from Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du Réseaux Français de Chimie Théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">French-Chinese Conference on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738442v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Understanding of the Photocatalytic Water splitting from Quantum Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic Structures of the MoS2/TiO2 (anatase) Heterojunction: Influence of Physical and Chemical Modifications at the 2D- or 1D- Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Chinese Conference on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint Jacut De La Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731882v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structures of the MoS2/TiO2 (anatase) Heterojunction: Influence of Physical and Chemical Modifications at the 2D- or 1D- Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Favre</w:t>
+                <w:t xml:space="preserve">In silico modelling of photochromic minerals through DFT and TD‐DFT calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint Jacut De La Mer, France</w:t>
+              <w:t xml:space="preserve">Webinaire du Réseaux Français de Chimie Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737581v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Absorption and Fluorescence Spectra of Coloured Centers in Photochromic Sodalites from TD‐DFT Calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTMS 2019 : Journées « Théorie, Modélisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Photochemic Mechanism of Sulfur‐Doped Sodalites from TD‐DFT and post‐HF Calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Density‐Functional Theory and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Alicante (SPAIN), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Understanding of the Photochemic Mechanism of Sulfur‐Doped Sodalites from TD‐DFT and post‐HF Calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshops on Nano and Bio‐Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Saint Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Photochromism Mechanism of Sulphur-Doped Sodalites using DFT, TD-DFT and SAC-CI methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Norrbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Lastusaari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Molecular Simulation 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Singlet-Triplet intersystem crossing from the quantum chemistry point of view.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunkyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshops on Nano and Bio Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Saint Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational methodology for full in silico design of new semiconductors for water splitting: A DFT study of YTaON2 and YTiO2N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Tymińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Al Rahal Al Orabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple guideline for water splitting: an interdisciplinary multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de l'IRCELYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heterogeneous photocatalysts for water splitting: What can we ask from quantum chemistry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Materials and Processes for Environment, Energy and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heterogeneous photocatalyst for water splitting: What can we ask from quantum chemistry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Carburants Solaires 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio design of BiCuOS derivatives as semiconductors for photochemical water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheikha Lardhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple guidelines to develop water splitting photocatalysts using multi-scale simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Photochromism of Sulphur-Doped Sodalites using DFT, TDDFT and SAC-CI methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Nano and Bio-Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in calculating the bandgap of triazine-based carbon nitride structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AB INITIO DESIGN OF BICUOS DERIVATIVES AS SEMICONDUCTORS FOR PHOTOCHEMICAL WATER SPLITTING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Carburants Solaires 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Photochromism of Sulphur-Doped Sodalites using DFT, TD-DFT and SAC-CI methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Association of Theoretical and Computational Chemists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new semiconductors for water splitting and photovoltaic devices based on DFT computed properties.</w:t>
+                <w:t xml:space="preserve">Etudes par DFT de semiconducteurs utilisés dans le domaine de photovoltaïque et de la photocatalyse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring Meeting 2016 - Energy and Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journée des Carburants Solaires 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074850v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the DFT can be used to understand semiconductors properties for photovoltaic and photocatalytic applications?</w:t>
+                <w:t xml:space="preserve">Development of new semiconductors for water splitting and photovoltaic devices based on DFT computed properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kaust Catalysis Center Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Tuwal, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">ACS Spring Meeting 2016 - Energy and Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074842v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes par DFT de semiconducteurs utilisés dans le domaine de photovoltaïque et de la photocatalyse.</w:t>
+                <w:t xml:space="preserve">How the DFT can be used to understand semiconductors properties for photovoltaic and photocatalytic applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Carburants Solaires 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Kaust Catalysis Center Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Tuwal, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074843v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of electronic properties of photochromic sodalite by DFT/TD-DFT calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Responsive Photochromes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconductors used in photovoltaic and photocatalytic devices: insight from DFT based calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting 2016 - Physical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling photo-induced water splitting. A DFT perspective</w:t>
+                <w:t xml:space="preserve">Modelling materials and reactions for energy conversion and storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM Workshop - Charge Transfert Modelling in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">249th ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074851v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling materials and reactions for energy conversion and storage</w:t>
+                <w:t xml:space="preserve">Modelling photo-induced water splitting. A DFT perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">249th ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t>
+              <w:t xml:space="preserve">CECAM Workshop - Charge Transfert Modelling in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076130v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés électroniques des composés PbX3CH3NH3 (X=Cl, Br, I) utilisés en photovoltaïque et photocatalyse. Une analyse fondée sur la DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ière journée des pérovskites hybrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des semiconducteurs utilisés en photovoltaïque et en photocatalyse Une analyse fondée sur la DFT</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karstification processes on Titan and on Earth: Denudation rates and timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des chimistes théoriciens francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074854v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of surface dissolution: A coupled thermodynamics-climatic approach for Titan and the Earth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacité des semiconducteurs utilisés en photovoltaïque et en photocatalyse Une analyse fondée sur la DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Rencontre des chimistes théoriciens francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959791v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstification processes on Titan and on Earth: Denudation rates and timescales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+                <w:t xml:space="preserve">Kinetics of surface dissolution: A coupled thermodynamics-climatic approach for Titan and the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061021v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Optimization of Dye-Sensitized Solar Cells: From Individual Components to Interfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pauporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres Scienfitiques d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Solaize, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanowire-based light-emitting diodes with tunable emission from near-UV to blue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pauporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lupan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Streubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Francisco, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2003906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward blue emission in ZnO based LED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Streubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heonsu Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pauporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lupan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, San Francisco, Cuba. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.909871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16606,1039 +16740,1039 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico design of organic molecules for triplet excited states manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In search of elusive species: the paramagnetic pimers of viologens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Groslambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Density Functional Theory and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Supr@Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728365v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of elusive species: the paramagnetic pimers of viologens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In silico design of organic molecules for triplet excited states manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cabanetos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supr@Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Density Functional Theory and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759574v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling spectroscopic properties of natural photochromic materials with TD‐DFT : From F‐centers absorption to charge transfer transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Photochromism of Sulphur-Doped Sodalites using DFT, TDDFT and SAC-CI methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined experimental and theoretical study of the photophysical performance of SrTaO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research activities on solar fuels in the laboratoy of Chemistry of ENS Lyon – Group of Theoretical Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curutchet Antton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Nitrides and Related Materials (ISNT2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Journée des Carburants Solaires 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Autran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588053v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT investigation of tenebrescent natural minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Charge Trapping Defects in Semiconductors and Insulators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale simulations of photocatalytic water splitting</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A combined experimental and theoretical study of the photophysical performance of SrTaO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Marlec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference Materials Chemistry (MC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Nitrides and Related Materials (ISNT2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074863v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research activities on solar fuels in the laboratoy of Chemistry of ENS Lyon – Group of Theoretical Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale simulations of photocatalytic water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pauline Colinet</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Carburants Solaires 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Autran, France</w:t>
+              <w:t xml:space="preserve">13th International Conference Materials Chemistry (MC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073958v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par DFT de la ténébrescence dans les composés photochromiques minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des chimistes théoriciens francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On density based indexes developed to understand charge transfer transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rivalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Density Functional Theory and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17648,100 +17782,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des cellules solaires à colorants à base de ZnO par une approche combinée théorie/expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université Pierre et Marie Curie - Paris VI, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00661405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17751,105 +17885,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-Induced Phenomena from the Quantum Chemist Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theoretical and/or physical chemistry. Université Claude Bernard Lyon 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02073756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId496"/>
+      <w:footerReference w:type="default" r:id="rId498"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17917,51 +18051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA50E27C"/>
+    <w:nsid w:val="F95140D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18148,51 +18282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tangui-le-bahers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-081X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15818078X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rullan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c02605" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05390214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kusz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lastusaari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Weller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Friis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo van Goethem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.4c00624" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Groslambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Duquesnoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rullan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC01361E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Seinfeld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08333D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04702114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Plassais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geonwoo Park" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeasin Khan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400191" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pollien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Morice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mutovska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tb01014k" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500816v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desdion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N Steinmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27288" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673652v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00232" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC04312B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Byron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Kreivil&#228;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00116D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Charlotte Byron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Swain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyry Paturi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202303398" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amruth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QM00299J" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Vuori" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Pekka Lehti&#246;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Norrbo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MH00593J" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03868240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03410g" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03586087v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05151B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945771v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Osmolovskyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00752-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Laukkanen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202487119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Bu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00318" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821202v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109485" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03258720v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Dou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaosheng Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengxing Xu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dryzhakov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23791-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Steininger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Saarinen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100762" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03353918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08200" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01986" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407511v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05082" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175977v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06063A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan B Dou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Hu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202011770" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeonggwan Kim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheolhyun Cho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Arfaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MH00950D" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agamah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miranda de Carvalho" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02554" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01072C" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03110777v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC02066D" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821222v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Gheeraert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00615" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garcia-Esparza" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tymi&#324;ska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Al Rahal Al Orabi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC05749D" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baquais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Takanabe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal Qureshi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T Garcia-Esparza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jeantelot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.06.045" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099423v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2019.01.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Shinagawa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00272J" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889562v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08183" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848949v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mettra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallavardin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armagnat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pitrat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06535C" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889515v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Kuusisto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MH00308D" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889570v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Li" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masters" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00740" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848930v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.023" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531570v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Teunis Alexander George Melissen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA08939A" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889549v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baqais" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Ahsaine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02664" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b00414" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889554v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikha Lardhi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01684k" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393396v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Duclaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05794" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. T. El-Tahawy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nenov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-1815-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407814v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01253" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531569v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02323" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384160v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez-Valls" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mirloup" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottineau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA14152H" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531559v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bachellier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Ormaza" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraggi Marisa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verlhac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin V&#233;rot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.195403" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531568v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06335" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531504v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Barnes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Mackenzie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.12.034" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531511v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nurlaela" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Wang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinagawa Tatsuya" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flanagan Sean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00508" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378703v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leung" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02936" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234581v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Haller" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mercier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05551" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121466v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Houwaart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Auw&#228;rter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Seufert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.12.011" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X0KGD7D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121463v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04666H" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149012v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004738" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241527v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07059" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234586v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek A. Kandiel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalaver H. Anjum" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta01552a" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234580v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Savarese" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wilbraham" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Garc&#237;a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.03.027" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8Q3LSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121496v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Abufager" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Verot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5026118" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282423v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas K. Bhunia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas R. Parida" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Sarawade" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02974" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121460v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409724c" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121461v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;mond" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Ricci" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.03.028" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-594MLH94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121458v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55032J" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121457v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauport&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lain&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz400046p" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899241v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar200327w" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899209v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3030667" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899205v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauporte" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23134" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LQ91TTP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899234v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP40261K" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142689v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305679d" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899227v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lupan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202608e" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899235v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100258" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9XDDNTN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899238v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200308m" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899368v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201944g" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899225v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103634v" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121456v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004358c" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W1MRZV62-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899219v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Guerin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Pauport&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rathousky" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am1008248" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899213v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1014498" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899220v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Tommaso" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peltier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fayet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tognetti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.01.031" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TS27H7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899211v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.02.072" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMVFV7C5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392530v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392527v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512151v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738450v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737733v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757504v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731868v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728391v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731874v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737589v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731894v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731891v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731896v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738442v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731882v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737581v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737988v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738433v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738088v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357972v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357973v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074836v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Garcia-Esparza" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074864v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074839v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074845v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145451v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074857v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074834v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077762v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074858v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074837v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074850v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074842v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074843v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074847v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074848v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074851v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076130v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074853v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074854v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959791v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061021v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074841v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899201v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Streubel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003906" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899247v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heonsu Jeon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909871" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728365v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759574v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738462v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073533v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588053v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076195v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074863v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073958v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074846v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074855v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00661405v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02073756v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tangui-le-bahers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-081X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15818078X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05484242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kusz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissiere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr04251h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lastusaari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Weller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Friis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo van Goethem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.4c00624" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208123v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Groslambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Duquesnoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rullan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC01361E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Seinfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rullan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08333D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c02605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05390214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500369" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04702114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Plassais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geonwoo Park" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeasin Khan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400191" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pollien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400199" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Morice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mutovska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tb01014k" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desdion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N Steinmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27288" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03266" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00232" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC04312B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Byron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Kreivil&#228;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00116D" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Charlotte Byron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Swain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyry Paturi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202303398" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Bu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110258" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Vuori" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Pekka Lehti&#246;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemiere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Norrbo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MH00593J" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03868240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03410g" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amruth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QM00299J" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03586087v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05151B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Osmolovskyi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00752-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Laukkanen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202487119" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan B Dou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Hu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202011770" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06063A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00318" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Steininger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Saarinen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100762" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03353918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03258720v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Dou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaosheng Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengxing Xu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dryzhakov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23791-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109485" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01986" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05082" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01072C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeonggwan Kim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheolhyun Cho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Arfaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MH00950D" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821217v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agamah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miranda de Carvalho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02554" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03110777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC02066D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821222v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Gheeraert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00615" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Takanabe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2019.01.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099424v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baquais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tymi&#324;ska" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00031" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391465v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal Qureshi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T Garcia-Esparza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jeantelot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.06.045" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073524v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garcia-Esparza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Al Rahal Al Orabi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC05749D" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889562v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08183" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Shinagawa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00272J" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mettra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallavardin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armagnat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pitrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06535C" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Kuusisto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MH00308D" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Li" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masters" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00740" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889549v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baqais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Ahsaine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02664" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531570v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Teunis Alexander George Melissen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA08939A" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532173v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b00414" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889554v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikha Lardhi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01684k" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378703v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leung" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02936" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531569v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02323" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384160v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez-Valls" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mirloup" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottineau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA14152H" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282448v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. T. El-Tahawy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nenov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavelli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-1815-y" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Duclaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05794" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407814v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01253" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531559v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bachellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Ormaza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraggi Marisa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verlhac" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin V&#233;rot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.195403" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531568v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06335" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531504v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Barnes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Mackenzie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.12.034" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531511v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nurlaela" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Wang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinagawa Tatsuya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flanagan Sean" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00508" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149012v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004738" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121466v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Houwaart" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Auw&#228;rter" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Seufert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.12.011" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X0KGD7D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121463v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04666H" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234581v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Haller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mercier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05551" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241527v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07059" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234586v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek A. Kandiel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalaver H. Anjum" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta01552a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234580v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Savarese" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wilbraham" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Garc&#237;a" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.03.027" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8Q3LSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282423v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas K. Bhunia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas R. Parida" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Sarawade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02974" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121496v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Abufager" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Verot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5026118" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;mond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55032J" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121460v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409724c" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121461v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Ricci" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.03.028" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-594MLH94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121457v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauport&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lain&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz400046p" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899209v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3030667" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899241v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar200327w" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899205v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauporte" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23134" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LQ91TTP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899234v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP40261K" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142689v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305679d" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899227v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lupan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202608e" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899235v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100258" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9XDDNTN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899238v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200308m" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899225v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103634v" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899368v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201944g" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121456v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004358c" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W1MRZV62-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899219v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Guerin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Pauport&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rathousky" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am1008248" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899213v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1014498" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899220v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Tommaso" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peltier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fayet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tognetti" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.01.031" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TS27H7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899211v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.02.072" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMVFV7C5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512151v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392530v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392527v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738450v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737733v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757504v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731868v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728391v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731874v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731894v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737589v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731891v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731896v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731882v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737581v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738442v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737988v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738433v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738088v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357972v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357973v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074836v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Garcia-Esparza" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074864v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074839v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074845v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145451v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074857v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074834v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077762v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074858v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074837v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074843v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074850v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074842v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074847v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074848v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076130v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074851v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074853v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061021v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074854v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959791v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074841v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899201v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Streubel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003906" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899247v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heonsu Jeon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909871" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759574v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728365v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738462v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073533v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073958v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076195v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588053v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074863v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074846v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074855v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00661405v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02073756v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>