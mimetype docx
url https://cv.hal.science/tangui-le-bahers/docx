--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -165,3837 +165,3837 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen bond driven supramolecular assemblies during hybrid mesoporous silica films structuration</w:t>
+                <w:t xml:space="preserve">Revisiting the mechanism of long-lived luminescence in host/guest organic crystals †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Kusz</w:t>
+                <w:t xml:space="preserve">Raphael Rullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boissiere</w:t>
+                <w:t xml:space="preserve">Catherine Demangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+                <w:t xml:space="preserve">Anthony D’aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">André-Jean Attias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 18 (5), pp.2597-2612. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5nr04251h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6TC00367B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484242v1</w:t>
+                <w:t xml:space="preserve">hal-05612163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochromic Sodalites: From Natural Minerals to Advanced Applied Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hydrogen bond driven supramolecular assemblies during hybrid mesoporous silica films structuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludo van Goethem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.4c00624⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (5), pp.2597-2612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5nr04251h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392519v1</w:t>
+                <w:t xml:space="preserve">hal-05484242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">π-Expansion as gateway to viologen-based pimers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Groslambert</w:t>
+                <w:t xml:space="preserve">Photochromic Sodalites: From Natural Minerals to Advanced Applied Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Andrieux</w:t>
+                <w:t xml:space="preserve">Mika Lastusaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Duquesnoy</w:t>
+                <w:t xml:space="preserve">Mark Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Rullan</w:t>
+                <w:t xml:space="preserve">Henrik Friis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludo van Goethem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (21), pp.9320-9325. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (3), pp.330-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5SC01361E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.4c00624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208123v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of heterocyclic tetraphenylethylene analogues with configuration-dependent solid-state luminescence</w:t>
+                <w:t xml:space="preserve">π-Expansion as gateway to viologen-based pimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Seinfeld</w:t>
+                <w:t xml:space="preserve">Geoffrey Groslambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rouillon</w:t>
+                <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Rullan</w:t>
+                <w:t xml:space="preserve">Malo Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Raphaël Rullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (23), pp.10523-10531. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (21), pp.9320-9325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4SC08333D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SC01361E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208127v1</w:t>
+                <w:t xml:space="preserve">hal-05208123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
+                <w:t xml:space="preserve">Stereoselective synthesis of heterocyclic tetraphenylethylene analogues with configuration-dependent solid-state luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur H. G. David</w:t>
+                <w:t xml:space="preserve">Mathilde Seinfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (23), pp.10523-10531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SC08333D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305881v1</w:t>
+                <w:t xml:space="preserve">hal-05208127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Nonperiodic and Periodic TD-DFT: The Case of Photochromism in Aluminosilicates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H. G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c02605⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (41), pp.14479-14486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349720v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Supramolecular Assemblies under the Confinement in Hybrid Mesoporous Silica Films</w:t>
+                <w:t xml:space="preserve">Assessing Nonperiodic and Periodic TD-DFT: The Case of Photochromism in Aluminosilicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Kusz</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Raphael Rullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (28), pp.13051-13063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c02605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smsc.202500369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390214v1</w:t>
+                <w:t xml:space="preserve">hal-05349720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Triplet State Population in Benzothioxanthene Imide Dyes: Let's twist!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+                <w:t xml:space="preserve">Investigating the Supramolecular Assemblies under the Confinement in Hybrid Mesoporous Silica Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Josse</w:t>
+                <w:t xml:space="preserve">Michel Wong Chi Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Plassais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yeasin Khan</w:t>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202400191⟩</w:t>
+              <w:t xml:space="preserve">Small Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smsc.202500369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702114v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photoinduced Annulation Strategy Towards a Novel Polycyclic Heteroaromatic Chromophore: Scope, Mechanism, Properties and Applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driving Triplet State Population in Benzothioxanthene Imide Dyes: Let's twist!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Labro</w:t>
+                <w:t xml:space="preserve">Nathan Plassais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pollien</w:t>
+                <w:t xml:space="preserve">Geonwoo Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Mosser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Yeasin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.202400199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774204v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy-atom-free π-twisted photosensitizers for fluorescence bioimaging and photodynamic therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Photoinduced Annulation Strategy Towards a Novel Polycyclic Heteroaromatic Chromophore: Scope, Mechanism, Properties and Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korentin Morice</w:t>
+                <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Mutovska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Josse</w:t>
+                <w:t xml:space="preserve">Audrey Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4tb01014k⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202400199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888712v1</w:t>
+                <w:t xml:space="preserve">hal-04774204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the polychromism of oxide minerals: The case of alexandrite and cordierite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Colinet</w:t>
+                <w:t xml:space="preserve">Heavy-atom-free π-twisted photosensitizers for fluorescence bioimaging and photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Desdion</w:t>
+                <w:t xml:space="preserve">Korentin Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan N Steinmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monika Mutovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (12), pp.834-842. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (33), pp.8107-8121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.27288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4tb01014k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500816v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic Reduction Mechanisms of CO$_2$ on MoS$_2$ Edges Using Grand-Canonical DFT : From CO$_2$ Adsorption to HCOOH or CO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the polychromism of oxide minerals: The case of alexandrite and cordierite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Akif Ramzan</w:t>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Favre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quentin Desdion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (24), pp.10025-10034. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (12), pp.834-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704301v1</w:t>
+                <w:t xml:space="preserve">hal-04500816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazo[1,2-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine and Imidazo[1,5-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine: Electron Donor Groups in the Design of D–π–A Dyes</w:t>
+                <w:t xml:space="preserve">Electrocatalytic Reduction Mechanisms of CO$_2$ on MoS$_2$ Edges Using Grand-Canonical DFT : From CO$_2$ Adsorption to HCOOH or CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Valla</w:t>
+                <w:t xml:space="preserve">Muhammad Akif Ramzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (24), pp.10025-10034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673652v1</w:t>
+                <w:t xml:space="preserve">hal-04704301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imidazo[1,2-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine and Imidazo[1,5-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine: Electron Donor Groups in the Design of D–π–A Dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraha Kahsay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+                <w:t xml:space="preserve">Léa Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (12), pp.6264-6285. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (12), pp.8407 - 8419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247125v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering aluminosilicate's photochromism by quantum chemistry</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraha Kahsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2TC04312B⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (12), pp.6264-6285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279589v1</w:t>
+                <w:t xml:space="preserve">hal-04247125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical‐Formation Management: Towards Aza‐Analogues of the Benzothioxanthene Imide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering aluminosilicate's photochromism by quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceur.202300071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.730-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2TC04312B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500800v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New shades of photochromism – yellow sodalites for the detection of blue light</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radical‐Formation Management: Towards Aza‐Analogues of the Benzothioxanthene Imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Mutovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Siegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC00116D⟩</w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), pp.6264-6285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202300071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281951v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Tuneable Photochromic Sodalites for Dosimetry, Security Marking and Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New shades of photochromism – yellow sodalites for the detection of blue light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Swain</w:t>
+                <w:t xml:space="preserve">Hannah Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyry Paturi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Teppo Kreivilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Lastusaari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (42), pp.6264-6285. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.3360-3374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202303398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3TC00116D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281956v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive 1,1-dicyanovinyl push-pull dye for primary amine sensing in solution by fluorescence</w:t>
+                <w:t xml:space="preserve">Highly Tuneable Photochromic Sodalites for Dosimetry, Security Marking and Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lulu Bu</w:t>
+                <w:t xml:space="preserve">Hannah Charlotte Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rémond</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Claudia Swain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyry Paturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+                <w:t xml:space="preserve">Raphaël Rullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2022.110258⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (42), pp.6264-6285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202303398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795976v1</w:t>
+                <w:t xml:space="preserve">hal-04281956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusable radiochromic hackmanite with gamma exposure memory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Sensitive 1,1-dicyanovinyl push-pull dye for primary amine sensing in solution by fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabella Norrbo</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2MH00593J⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 202, pp.110258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2022.110258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821163v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the optoelectronic properties and dielectric profiles of few-layer S-doped MoO3 and O-doped MoS2 nanosheets: a first-principles study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reusable radiochromic hackmanite with gamma exposure memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Vuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juha-Pekka Lehtiö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Norrbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp03410g⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2MH00593J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868240v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiochromenocarbazole imide: a new organic dye with first utility in large area flexible electroluminescent devices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring the optoelectronic properties and dielectric profiles of few-layer S-doped MoO3 and O-doped MoS2 nanosheets: a first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (14), pp.1912-1919. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (41), pp.25440 - 25451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2QM00299J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cp03410g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821177v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structures of the MoS2/TiO2 (anatase) Heterojunction: Influence of Physical and Chemical Modifications at the 2D-or 1D Interfaces</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thiochromenocarbazole imide: a new organic dye with first utility in large area flexible electroluminescent devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05151B⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (14), pp.1912-1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2QM00299J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586087v2</w:t>
+                <w:t xml:space="preserve">hal-03821177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-selected thionated benzothioxanthene chromophores as heavy-atom-free small-molecule photosensitizers for photodynamic therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Structures of the MoS2/TiO2 (anatase) Heterojunction: Influence of Physical and Chemical Modifications at the 2D-or 1D Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.2646-2655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05151B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-022-00752-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03945771v1</w:t>
+                <w:t xml:space="preserve">hal-03586087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural origin of the efficient photochromism in natural minerals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pekka Laukkanen</w:t>
+                <w:t xml:space="preserve">Site-selected thionated benzothioxanthene chromophores as heavy-atom-free small-molecule photosensitizers for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Osmolovskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2202487119⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-022-00752-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821181v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">σ‐Conjugation and H‐Bond‐Directed Supramolecular Self‐Assembly: Key Features for Efficient Long‐Lived Room Temperature Phosphorescent Organic Molecular Crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yixuan B Dou</w:t>
+                <w:t xml:space="preserve">The structural origin of the efficient photochromism in natural minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Vuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha-Pekka Lehtiö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Hu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Pekka Laukkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202011770⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2202487119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434235v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does graphitic carbon nitride really look like?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">σ‐Conjugation and H‐Bond‐Directed Supramolecular Self‐Assembly: Key Features for Efficient Long‐Lived Room Temperature Phosphorescent Organic Molecular Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Demangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixuan B Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigismund Melissen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (4), pp.2853-2859. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (5), pp.2446-2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP06063A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202011770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175977v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the K 4 [Fe(CN) 6 ] mediated mono-and bispalladium-catalyzed cyanation of the benzothioxanthene core</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What does graphitic carbon nitride really look like?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00318⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.2853-2859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP06063A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389384v1</w:t>
+                <w:t xml:space="preserve">hal-03175977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of X‐Ray Doses with Color‐Changing Hackmanites: Mechanism and Application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ralph Steininger</w:t>
+                <w:t xml:space="preserve">Investigation of the K 4 [Fe(CN) 6 ] mediated mono-and bispalladium-catalyzed cyanation of the benzothioxanthene core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Saarinen</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (20), pp.2100762. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (8), pp.5901-5907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202100762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821209v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D MoO3-xSx/MoS2 van der Waals Assembly: a Tunable Heterojunction with Attractive Properties for Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (30), pp.36465-36474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4023,8288 +4023,8422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+                <w:t xml:space="preserve">Detection of X‐Ray Doses with Color‐Changing Hackmanites: Mechanism and Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Vuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Norrbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Ralph Steininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Dudek</w:t>
+                <w:t xml:space="preserve">Timo Saarinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.13795 - 13808. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (20), pp.2100762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202100762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590673v1</w:t>
+                <w:t xml:space="preserve">hal-03821209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbital coupling and slow phonon effects enabled persistent photoluminescence in organic crystal under isomer doping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yixuan Dou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Demangeat</w:t>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miaosheng Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Dryzhakov</w:t>
+                <w:t xml:space="preserve">Marta Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23791-9⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.13795 - 13808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258720v1</w:t>
+                <w:t xml:space="preserve">hal-03590673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphine-based push-pull AIE fluorophores: Synthesis, photophysical properties, and TD-DFT studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Colinet</w:t>
+                <w:t xml:space="preserve">Spin-orbital coupling and slow phonon effects enabled persistent photoluminescence in organic crystal under isomer doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixuan Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Demangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaosheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Jeanneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Hengxing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Dryzhakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109485⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.3485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23791-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821202v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the excited state properties of [2.2]paracyclophane-based antennas to ensure efficient sensitization of lanthanide ions or singlet oxygen generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shiqi Wu</w:t>
+                <w:t xml:space="preserve">Phosphine-based push-pull AIE fluorophores: Synthesis, photophysical properties, and TD-DFT studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abad Galán</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Erwan Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01986⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193 (1), pp.109485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407500v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Concept of Dimerization-Induced Inter System Crossing: at the Origins of Spin-Orbit Coupling Selection Rules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Tuning the excited state properties of [2.2]paracyclophane-based antennas to ensure efficient sensitization of lanthanide ions or singlet oxygen generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M Andrés Castán</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Galiana</w:t>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (30), pp.8572-8580. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (60), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407511v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Rouillon</w:t>
+                <w:t xml:space="preserve">Exploring the Concept of Dimerization-Induced Inter System Crossing: at the Origins of Spin-Orbit Coupling Selection Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Blahut</w:t>
+                <w:t xml:space="preserve">José M Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Joachim Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (30), pp.8572-8580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044490v1</w:t>
+                <w:t xml:space="preserve">hal-03407511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigation on the intersystem crossing kinetics in benzothioxanthene imide luminophores, and their dependence on substituent effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Blahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Andrés Castán</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22, pp.12373-12381. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP01072C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888752v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Host-Guest Supramolecular Chemistry for on-Monolayer Graphene Emitting Platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental investigation on the intersystem crossing kinetics in benzothioxanthene imide luminophores, and their dependence on substituent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byeonggwan Kim</w:t>
+                <w:t xml:space="preserve">José Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheolhyun Cho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0MH00950D⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.12373-12381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP01072C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975330v1</w:t>
+                <w:t xml:space="preserve">hal-02888752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hackmanite—The Natural Glow-in-the-Dark Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D Host-Guest Supramolecular Chemistry for on-Monolayer Graphene Emitting Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byeonggwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheolhyun Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Agamah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabella Norrbo</w:t>
+                <w:t xml:space="preserve">Céline Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Miranda de Carvalho</w:t>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (20), pp.8895-8905. </w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (10), pp.2741-2748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c02554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0MH00950D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821217v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the understanding of the optoelectronic properties of S-doped MoO 3 and O-doped MoS 2 bulk systems: a DFT perspective</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hackmanite—The Natural Glow-in-the-Dark Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Agamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Vuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Norrbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miranda de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0TC02066D⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (20), pp.8895-8905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c02554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110777v1</w:t>
+                <w:t xml:space="preserve">hal-03821217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Spectroscopic Modeling of Localized Defects in Sodalites by TD-DFT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the understanding of the optoelectronic properties of S-doped MoO 3 and O-doped MoS 2 bulk systems: a DFT perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (16), pp.8949-8957. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (26), pp.9064-9074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0TC02066D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821222v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-sites are better than one: revisiting the OER mechanism on CoOOH by DFT with electrode polarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">On the Spectroscopic Modeling of Localized Defects in Sodalites by TD-DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aria Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antton Curutchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP00281J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (16), pp.8949-8957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519600v1</w:t>
+                <w:t xml:space="preserve">hal-03821222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Theoretical and Exprimental Chracterization of Semicondcutors for Photoelectrocatalytic Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Two-sites are better than one: revisiting the OER mechanism on CoOOH by DFT with electrode polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Curutchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2019.01.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (13), pp.7031-7038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP00281J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099423v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic Structure and Photocatalytic Applications of Na(Bi,La)S2 Solid Solutions with Tunable Bandgaps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic consequences of ultrafine Pt clusters supported on SrTiO3 for photocatalytic overall water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Tymińska</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muhammad Iqbal Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel T Garcia-Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Jeantelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ould-Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 376, pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099424v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic consequences of ultrafine Pt clusters supported on SrTiO3 for photocatalytic overall water splitting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samy Ould-Chikh</w:t>
+                <w:t xml:space="preserve">Optoelectronic Structure and Photocatalytic Applications of Na(Bi,La)S2 Solid Solutions with Tunable Bandgaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amal Baquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Tymińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.06.045⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (9), pp.3211-3220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391465v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Combined Theoretical and Exprimental Chracterization of Semicondcutors for Photoelectrocatalytic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142985v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full in silico DFT characterization of lanthanum and yttrium based oxynitride semiconductors for solar fuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Garcia-Esparza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nina Tymińska</w:t>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabih Al Rahal Al Orabi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (6), pp.1612-1621. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (38), pp.9026-9034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8TC05749D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073524v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical insights on the influence of excited states reorganization processes on the visible and near infra-red luminescence of two-photon quadrupolar chromophores</w:t>
+                <w:t xml:space="preserve">Full in silico DFT characterization of lanthanum and yttrium based oxynitride semiconductors for solar fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Mettra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Angel Garcia-Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Tymińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Al Rahal Al Orabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 159, pp.352 - 366. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (6), pp.1612-1621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.06.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8TC05749D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848930v1</w:t>
+                <w:t xml:space="preserve">hal-02073524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Kinetics of Gold and Copper Atoms on Pristine and Reduced Rutile TiO 2 (110) Surfaces</w:t>
+                <w:t xml:space="preserve">Photophysical insights on the influence of excited states reorganization processes on the visible and near infra-red luminescence of two-photon quadrupolar chromophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Iachella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Loffreda</w:t>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (7), pp.3824 - 3837. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.352 - 366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889562v1</w:t>
+                <w:t xml:space="preserve">hal-01848930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of electrolyte in nanoscale electrolysis of pure and buffered water by particulate photocatalysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion Kinetics of Gold and Copper Atoms on Pristine and Reduced Rutile TiO 2 (110) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuya Shinagawa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mathilde Iachella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SE00272J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (7), pp.3824 - 3837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889519v1</w:t>
+                <w:t xml:space="preserve">hal-01889562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined theoretical and experimental investigation on the influence of the bromine substitution pattern on the photophysics of conjugated organic chromophores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Mettra</w:t>
+                <w:t xml:space="preserve">Contribution of electrolyte in nanoscale electrolysis of pure and buffered water by particulate photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Iqbal Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Liao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Pitrat</w:t>
+                <w:t xml:space="preserve">Tatsuya Shinagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP06535C⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (9), pp.2044 - 2052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SE00272J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848949v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV index and UV dose determination with photochromic hackmanites: from the assessment of the fundamental properties to the device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pekka Laukkanen</w:t>
+                <w:t xml:space="preserve">Shining Light on Carbon Nitrides: Leveraging Temperature To Understand Optical Gap Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Masters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8MH00308D⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (13), pp.4253 - 4262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889515v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shining Light on Carbon Nitrides: Leveraging Temperature To Understand Optical Gap Variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined theoretical and experimental investigation on the influence of the bromine substitution pattern on the photophysics of conjugated organic chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gallavardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaobo Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+                <w:t xml:space="preserve">C. Armagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Masters</w:t>
+                <w:t xml:space="preserve">D. Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (13), pp.4253 - 4262. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (5), pp.3768 - 3783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP06535C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889570v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth Silver Oxysulfide for Photoconversion Applications: Structural and Optoelectronic Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar UV index and UV dose determination with photochromic hackmanites: from the assessment of the fundamental properties to the device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Norrbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Curutchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Baqais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antton Curutchet</w:t>
+                <w:t xml:space="preserve">Ari Kuusisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ziani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+                <w:t xml:space="preserve">Jaakko Mäkelä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pekka Laukkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b02664⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (3), pp.569 - 576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8MH00308D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889549v1</w:t>
+                <w:t xml:space="preserve">hal-01889515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Calculating the bandgap of Triazine-Based Carbon Nitride Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Bismuth Silver Oxysulfide for Photoconversion Applications: Structural and Optoelectronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Baqais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Curutchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ait Ahsaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6TA08939A⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (20), pp.8679 - 8689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b02664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531570v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical Properties of SrTaO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N Thin Films and Influence of Anion Ordering: A Joint Theoretical and Experimental Investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Le Paven</w:t>
+                <w:t xml:space="preserve">Challenges in Calculating the bandgap of Triazine-Based Carbon Nitride Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b00414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.5115-5122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6TA08939A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532173v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio assessment of Bi 1−x RE x CuOS (RE = La, Gd, Y, Lu) solid solutions as a semiconductor for photochemical water splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photophysical Properties of SrTaO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N Thin Films and Influence of Anion Ordering: A Joint Theoretical and Experimental Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheikha Lardhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antton Curutchet</w:t>
+                <w:t xml:space="preserve">Florent Marlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Cavallo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp01684k⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (9), pp.3989-3998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b00414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889554v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fluorescent Polymer Probe with High Selectivity toward Vascular Endothelial Cells for and beyond Noninvasive Two-Photon Intravital Imaging of Brain Vasculature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Mettra</w:t>
+                <w:t xml:space="preserve">Ab initio assessment of Bi 1−x RE x CuOS (RE = La, Gd, Y, Lu) solid solutions as a semiconductor for photochemical water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheikha Lardhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Curutchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Appaix</w:t>
+                <w:t xml:space="preserve">Luigi Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Olesiak-Banska</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moussab Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b02936⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (19), pp.12321 - 12330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp01684k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378703v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the S-Doped Sodalites Using DFT, TD-DFT and SAC-CI Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fluorescent Polymer Probe with High Selectivity toward Vascular Endothelial Cells for and beyond Noninvasive Two-Photon Intravital Imaging of Brain Vasculature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olesiak-Banska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curutchet Antton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02323⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (27), pp.17047 - 17059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b02936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531569v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and charge transfer properties of organic BODIPY dyes integrated in TiO 2 nanotube based dye-sensitized solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the S-Doped Sodalites Using DFT, TD-DFT and SAC-CI Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mirloup</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curutchet Antton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA14152H⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (1), pp.414-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384160v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramelcular Photoinduced Charge Transfert in Visual Retinal Chromophore Mimics: Electron Density Based Indices at the DFT and post-HF Levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and charge transfer properties of organic BODIPY dyes integrated in TiO 2 nanotube based dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gonzalez-Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mirloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Demoulin</w:t>
+                <w:t xml:space="preserve">N. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. T. El-Tahawy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-016-1815-y⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (94), pp.91529-91540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA14152H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282448v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should Iron and Titanium be Combined in Oxides to Improve Photoelectrochemical Properties?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intramelcular Photoinduced Charge Transfert in Visual Retinal Chromophore Mimics: Electron Density Based Indices at the DFT and post-HF Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. T. El-Tahawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Petit</w:t>
+                <w:t xml:space="preserve">A. Nenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Garavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05794⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135, pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-016-1815-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393396v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A carbazole-substituted iridium complex as a solid state emitter for two-photon intravital imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lepeltier</w:t>
+                <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Appaix</w:t>
+                <w:t xml:space="preserve">Frederic Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55, pp.9586-9595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling nickelocene bonding to a noble metal surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Should Iron and Titanium be Combined in Oxides to Improve Photoelectrochemical Properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bachellier</w:t>
+                <w:t xml:space="preserve">Loraine Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maider Ormaza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Vérot</w:t>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.195403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (43), pp.24521 - 24532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531559v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT Perspective on the Thermochemistry of Carbon Nitride Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (43), pp.24542-24550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Titan's Evaporites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling nickelocene bonding to a noble metal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bachellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Ormaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraggi Marisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cordier</w:t>
+                <w:t xml:space="preserve">Benjamin Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cornet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+                <w:t xml:space="preserve">Martin Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.12.034⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.195403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.195403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531504v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced kinetics of hole transfer and electrocatalysis during photocatalytic oxygen evolution by cocatalyst tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nurlaela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Nurlaela</w:t>
+                <w:t xml:space="preserve">Shinagawa Tatsuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Wang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flanagan Sean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Ould-Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (7), pp.4117-4126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.6b00508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution on Titan and on Earth: Towards the age of Titan's landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Structure of Titan's Evaporites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">J.W. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+                <w:t xml:space="preserve">S.M. Mackenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120 (6), pp.1044-1074. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 270, pp.41-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JE004738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149012v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrutinizing individual CoTPP molecule adsorbed on coinage metal surfaces from the interplay of STM experiment and theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolution on Titan and on Earth: Towards the age of Titan's landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Houwaart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willi Auwärter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Knud Seufert</w:t>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2014.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (6), pp.1044-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JE004738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121466v1</w:t>
+                <w:t xml:space="preserve">hal-01149012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of PbX3CH3NH3 (X = Cl, Br, I) compounds for photovoltaic and photocatalytic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
+                <w:t xml:space="preserve">Scrutinizing individual CoTPP molecule adsorbed on coinage metal surfaces from the interplay of STM experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Houwaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Auwärter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Labat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Knud Seufert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (3), pp.2199-2209. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.108-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CP04666H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2014.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121463v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Use of BiCuOS for Photovoltaic Application: From DFT to Macroscopic Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Electronic properties of PbX3CH3NH3 (X = Cl, Br, I) compounds for photovoltaic and photocatalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05551⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.2199-2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP04666H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234581v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Carbon Nitride Structure and Exciton Binding Energies: A DFT Perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+                <w:t xml:space="preserve">Assessing the Use of BiCuOS for Photovoltaic Application: From DFT to Macroscopic Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (45), pp.25188-25196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07059⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 119 (31), pp.17585-17595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241527v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and photocatalytic activity of wurtzite Cu–Ga–S nanocrystals and their Zn substitution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Exploring excited states using Time Dependent Density Functional Theory and density-based indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Savarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Wilbraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ta01552a⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 304-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2015.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234586v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring excited states using Time Dependent Density Functional Theory and density-based indexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between Carbon Nitride Structure and Exciton Binding Energies: A DFT Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (45), pp.25188-25196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2015.03.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01234580v1</w:t>
+                <w:t xml:space="preserve">hal-01241527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic Tip-on Polytriazine-Based Carbon Nitride Photocatalyst with High Hydrogen Evolution Activity</w:t>
+                <w:t xml:space="preserve">Electronic structure and photocatalytic activity of wurtzite Cu–Ga–S nanocrystals and their Zn substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manas K. Bhunia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+                <w:t xml:space="preserve">Tarek A. Kandiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manas R. Parida</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dalaver H. Anjum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02974⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (16), pp.8896-8904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ta01552a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282423v1</w:t>
+                <w:t xml:space="preserve">hal-01234586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of Ferrocene Molecules on Metal Surfaces Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maider Ormaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Abufager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bachellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Verot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (3), pp.395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jz5026118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of vertical excited states of dyes containing metals for DSSC applications: insights from TD-DFT and density based indexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Le Bahers</w:t>
+                <w:t xml:space="preserve">Dendritic Tip-on Polytriazine-Based Carbon Nitride Photocatalyst with High Hydrogen Evolution Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manas K. Bhunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manas R. Parida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Brémond</w:t>
+                <w:t xml:space="preserve">Pradip Sarawade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (28), pp.14435-14444. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (24), pp.8237-8247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3CP55032J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121458v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductors Used in Photovoltaic and Photocatalytic Devices: Assessing Fundamental Properties from DFT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">The nature of vertical excited states of dyes containing metals for DSSC applications: insights from TD-DFT and density based indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rérat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+                <w:t xml:space="preserve">Eric Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp409724c⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (28), pp.14435-14444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP55032J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121460v1</w:t>
+                <w:t xml:space="preserve">hal-01121458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico assessment of the HPLC–UV response coefficients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Semiconductors Used in Photovoltaic and Photocatalytic Devices: Assessing Fundamental Properties from DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical and Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2014.03.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (12), pp.5997-6008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp409724c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01121461v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Dye-Sensitized Solar Cells: From Theory to Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">In silico assessment of the HPLC–UV response coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pauporté</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Gino Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical and Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1040-1041, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2014.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz400046p⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121457v1</w:t>
+                <w:t xml:space="preserve">hal-01121461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through-Space Charge Transfer in Rod-Like Molecules: Lessons from Theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Modeling Dye-Sensitized Solar Cells: From Theory to Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pauporté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (22), pp.11946 - 11955. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (6), pp.1044-1050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3030667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jz400046p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899209v1</w:t>
+                <w:t xml:space="preserve">hal-01121457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Modeling of Dye-Sensitized Solar Cells: Challenges and Perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Through-Space Charge Transfer in Rod-Like Molecules: Lessons from Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Odobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ar200327w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (22), pp.11946 - 11955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3030667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899241v1</w:t>
+                <w:t xml:space="preserve">hal-01899209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising anchoring groups for ZnO-based hybrid materials: A periodic density functional theory investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">First-Principles Modeling of Dye-Sensitized Solar Cells: Challenges and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (8), pp.1268 - 1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ar200327w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.23134⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01899205v1</w:t>
+                <w:t xml:space="preserve">hal-01899241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the “best” atomic charge model to describe through-space charge-transfer excitations?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Promising anchoring groups for ZnO-based hybrid materials: A periodic density functional theory investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pauporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Odobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CP40261K⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (9), pp.2062 - 2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.23134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899234v1</w:t>
+                <w:t xml:space="preserve">hal-01899205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to &amp;quot;Through-Space Charge Transfer in Rod-Like Molecules: Lessons from Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">What is the “best” atomic charge model to describe through-space charge-transfer excitations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp305679d⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CP40261K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142689v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Aspect Ratio Ternary Zn 1– x Cd x O Nanowires by Electrodeposition for Light-Emitting Diode Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Correction to &amp;quot;Through-Space Charge Transfer in Rod-Like Molecules: Lessons from Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Viana</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Odobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 115 (30), pp.14548 - 14558. </w:t>
+              <w:t xml:space="preserve">, 2012, 116 (27), pp.14736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp202608e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp305679d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899227v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength-Emission Tuning of ZnO Nanowire-Based Light-Emitting Diodes by Cu Doping: Experimental and Computational Insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">High Aspect Ratio Ternary Zn 1– x Cd x O Nanowires by Electrodeposition for Light-Emitting Diode Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lupan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pauporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201100258⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (30), pp.14548 - 14558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp202608e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899235v1</w:t>
+                <w:t xml:space="preserve">hal-01899227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Qualitative Index of Spatial Extent in Charge-Transfer Excitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wavelength-Emission Tuning of ZnO Nanowire-Based Light-Emitting Diodes by Cu Doping: Experimental and Computational Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lupan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pauporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (18), pp.3564 - 3572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201100258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct200308m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01899238v1</w:t>
+                <w:t xml:space="preserve">hal-01899235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylacetone, an Interesting Anchoring Group for ZnO-Based Organic−Inorganic Hybrid Materials: A Combined Experimental and Theoretical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Qualitative Index of Spatial Extent in Charge-Transfer Excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), pp.2498 - 2506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct200308m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la103634v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01899225v1</w:t>
+                <w:t xml:space="preserve">hal-01899238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Procedure for Optimizing Dye-Sensitized Solar Cells: From Electronic Structure to Photovoltaic Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pauporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (20), pp.8005 - 8013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja201944g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solvent and additives on the open-circuit voltage of ZnO-based dye-sensitized solar cells: a combined theoretical and experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Acetylacetone, an Interesting Anchoring Group for ZnO-Based Organic−Inorganic Hybrid Materials: A Combined Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pauporté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (7), pp.3442 - 3450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la103634v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C004358c⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01121456v1</w:t>
+                <w:t xml:space="preserve">hal-01899225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposited Nanoporous versus Nanoparticulate ZnO Films of Similar Roughness for Dye-Sensitized Solar Cell Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Effect of solvent and additives on the open-circuit voltage of ZnO-based dye-sensitized solar cells: a combined theoretical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Rathousky</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pauporté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am1008248⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (44), pp.14710-14719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C004358c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899219v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical Properties of 8-Hydroxyquinoline-5-sulfonic Acid as a Function of the pH: A TD-DFT Investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+                <w:t xml:space="preserve">Electrodeposited Nanoporous versus Nanoparticulate ZnO Films of Similar Roughness for Dye-Sensitized Solar Cell Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Pauporté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rathousky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1014498⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (12), pp.3677 - 3685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am1008248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899213v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acridine orange in a pumpkin-shaped macrocycle: Beyond solvent effects in the UV–visible spectra simulation of dyes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photophysical Properties of 8-Hydroxyquinoline-5-sulfonic Acid as a Function of the pH: A TD-DFT Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theochem.2010.01.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (18), pp.5932 - 5939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1014498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01899220v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acridine orange in a pumpkin-shaped macrocycle: Beyond solvent effects in the UV–visible spectra simulation of dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Di Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 954 (1-3), pp.45 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theochem.2010.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Theoretical determination of the p K a s of the 8-hydroxyquinoline-5-sulfonic acid: A DFT based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 472 (1-3), pp.30 - 34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.02.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12314,4423 +12448,4423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using grand-canonical DFT to investigate electrochemical reactions on semiconductor surfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Akif Ramzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ièmes journées nationales des carburants solaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using grand-canonical DFT to investigate electrochemical reactions on semiconductor surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales des carburants solaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using grand-canonical DFT to investigate electrochemical reactions on semiconductor surfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Association of Theoretical and Computational Chemists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Oslo (Norway), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenebrescent minerals by in silico modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée DCP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping methods to model excited states in condensed phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée 2024 du pôle Sud-Est de Thémosia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of elusive species: the paramagnetic pimers of viologens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Groslambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supr@Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Understanding of the Photocatalytic Water splitting from Quantum Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Semiconductor Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de la chimie théorique sur la place lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées prospectives Formation-Thémosia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Modelling of Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic school for PhDs &amp; Young Researchers - SP8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Natural to Artificial: the Photochromism in Aluminosilicate Minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meetin 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT investigations of the MoS2 properties as photocatalyst for CO2 reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and Understanding of Photoelectrocatalysis: What we can ask from DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurally Induced Spin Orbit Coupling for a Controlled InterSystem Crossing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sprint Meetin 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Understanding of the Photocatalytic Water splitting from Quantum Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Chinese Conference on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Structures of the MoS2/TiO2 (anatase) Heterojunction: Influence of Physical and Chemical Modifications at the 2D- or 1D- Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Carburants Solaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Saint Jacut De La Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico modelling of photochromic minerals through DFT and TD‐DFT calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du Réseaux Français de Chimie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Absorption and Fluorescence Spectra of Coloured Centers in Photochromic Sodalites from TD‐DFT Calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTMS 2019 : Journées « Théorie, Modélisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Photochemic Mechanism of Sulfur‐Doped Sodalites from TD‐DFT and post‐HF Calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Density‐Functional Theory and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Alicante (SPAIN), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Understanding of the Photochemic Mechanism of Sulfur‐Doped Sodalites from TD‐DFT and post‐HF Calculations.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Understanding the Singlet-Triplet intersystem crossing from the quantum chemistry point of view.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunkyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshops on Nano and Bio‐Photonics</w:t>
+              <w:t xml:space="preserve">International Workshops on Nano and Bio Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Saint Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738088v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Photochromism Mechanism of Sulphur-Doped Sodalites using DFT, TD-DFT and SAC-CI methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Norrbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Lastusaari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Molecular Simulation 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Singlet-Triplet intersystem crossing from the quantum chemistry point of view.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the Understanding of the Photochemic Mechanism of Sulfur‐Doped Sodalites from TD‐DFT and post‐HF Calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshops on Nano and Bio Photonics</w:t>
+              <w:t xml:space="preserve">5th International Workshops on Nano and Bio‐Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Saint Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357973v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational methodology for full in silico design of new semiconductors for water splitting: A DFT study of YTaON2 and YTiO2N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Tymińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Al Rahal Al Orabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple guideline for water splitting: an interdisciplinary multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de l'IRCELYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heterogeneous photocatalysts for water splitting: What can we ask from quantum chemistry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Materials and Processes for Environment, Energy and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heterogeneous photocatalyst for water splitting: What can we ask from quantum chemistry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Carburants Solaires 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio design of BiCuOS derivatives as semiconductors for photochemical water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheikha Lardhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple guidelines to develop water splitting photocatalysts using multi-scale simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling the Photochromism of Sulphur-Doped Sodalites using DFT, TDDFT and SAC-CI methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Nano and Bio-Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074857v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Photochromism of Sulphur-Doped Sodalites using DFT, TDDFT and SAC-CI methods.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Simple guidelines to develop water splitting photocatalysts using multi-scale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Curutchet Antton</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Nano and Bio-Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vogüé, France</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074834v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in calculating the bandgap of triazine-based carbon nitride structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AB INITIO DESIGN OF BICUOS DERIVATIVES AS SEMICONDUCTORS FOR PHOTOCHEMICAL WATER SPLITTING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Carburants Solaires 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Photochromism of Sulphur-Doped Sodalites using DFT, TD-DFT and SAC-CI methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Association of Theoretical and Computational Chemists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes par DFT de semiconducteurs utilisés dans le domaine de photovoltaïque et de la photocatalyse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Carburants Solaires 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new semiconductors for water splitting and photovoltaic devices based on DFT computed properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting 2016 - Energy and Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the DFT can be used to understand semiconductors properties for photovoltaic and photocatalytic applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kaust Catalysis Center Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Tuwal, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of electronic properties of photochromic sodalite by DFT/TD-DFT calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Responsive Photochromes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconductors used in photovoltaic and photocatalytic devices: insight from DFT based calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting 2016 - Physical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling materials and reactions for energy conversion and storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">249th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling photo-induced water splitting. A DFT perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM Workshop - Charge Transfert Modelling in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés électroniques des composés PbX3CH3NH3 (X=Cl, Br, I) utilisés en photovoltaïque et photocatalyse. Une analyse fondée sur la DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ière journée des pérovskites hybrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karstification processes on Titan and on Earth: Denudation rates and timescales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des semiconducteurs utilisés en photovoltaïque et en photocatalyse Une analyse fondée sur la DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des chimistes théoriciens francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of surface dissolution: A coupled thermodynamics-climatic approach for Titan and the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Optimization of Dye-Sensitized Solar Cells: From Individual Components to Interfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pauporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres Scienfitiques d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Solaize, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanowire-based light-emitting diodes with tunable emission from near-UV to blue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pauporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lupan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Streubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Francisco, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2003906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward blue emission in ZnO based LED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Streubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heonsu Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pauporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lupan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, San Francisco, Cuba. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.909871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16740,1039 +16874,1039 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of elusive species: the paramagnetic pimers of viologens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Groslambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supr@Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico design of organic molecules for triplet excited states manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cabanetos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Density Functional Theory and its applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling spectroscopic properties of natural photochromic materials with TD‐DFT : From F‐centers absorption to charge transfer transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Photochromism of Sulphur-Doped Sodalites using DFT, TDDFT and SAC-CI methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research activities on solar fuels in the laboratoy of Chemistry of ENS Lyon – Group of Theoretical Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rivalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Carburants Solaires 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Autran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT investigation of tenebrescent natural minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Charge Trapping Defects in Semiconductors and Insulators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined experimental and theoretical study of the photophysical performance of SrTaO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Nitrides and Related Materials (ISNT2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale simulations of photocatalytic water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference Materials Chemistry (MC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par DFT de la ténébrescence dans les composés photochromiques minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des chimistes théoriciens francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On density based indexes developed to understand charge transfer transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rivalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Density Functional Theory and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17782,100 +17916,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des cellules solaires à colorants à base de ZnO par une approche combinée théorie/expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université Pierre et Marie Curie - Paris VI, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00661405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17885,105 +18019,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-Induced Phenomena from the Quantum Chemist Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theoretical and/or physical chemistry. Université Claude Bernard Lyon 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02073756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId498"/>
+      <w:footerReference w:type="default" r:id="rId502"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18051,51 +18185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F95140D6"/>
+    <w:nsid w:val="05AD0E39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18282,51 +18416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tangui-le-bahers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-081X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15818078X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05484242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kusz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissiere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr04251h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lastusaari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Weller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Friis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo van Goethem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.4c00624" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208123v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Groslambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Duquesnoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rullan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC01361E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Seinfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rullan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08333D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c02605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05390214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500369" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04702114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Plassais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geonwoo Park" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeasin Khan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400191" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pollien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400199" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Morice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mutovska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tb01014k" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desdion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N Steinmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27288" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03266" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00232" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC04312B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Byron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Kreivil&#228;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00116D" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Charlotte Byron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Swain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyry Paturi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202303398" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Bu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110258" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Vuori" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Pekka Lehti&#246;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemiere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Norrbo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MH00593J" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03868240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03410g" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amruth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QM00299J" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03586087v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05151B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Osmolovskyi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00752-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Laukkanen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202487119" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan B Dou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Hu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202011770" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06063A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00318" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Steininger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Saarinen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100762" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03353918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03258720v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Dou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaosheng Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengxing Xu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dryzhakov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23791-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109485" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01986" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05082" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01072C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeonggwan Kim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheolhyun Cho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Arfaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MH00950D" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821217v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agamah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miranda de Carvalho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02554" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03110777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC02066D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821222v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Gheeraert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00615" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Takanabe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2019.01.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099424v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baquais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tymi&#324;ska" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00031" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391465v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal Qureshi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T Garcia-Esparza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jeantelot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.06.045" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073524v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garcia-Esparza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Al Rahal Al Orabi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC05749D" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889562v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08183" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Shinagawa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00272J" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mettra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallavardin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armagnat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pitrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06535C" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Kuusisto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MH00308D" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Li" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masters" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00740" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889549v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baqais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Ahsaine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02664" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531570v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Teunis Alexander George Melissen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA08939A" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532173v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b00414" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889554v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikha Lardhi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01684k" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378703v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leung" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02936" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531569v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02323" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384160v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez-Valls" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mirloup" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottineau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA14152H" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282448v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. T. El-Tahawy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nenov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavelli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-1815-y" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Duclaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05794" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407814v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01253" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531559v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bachellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Ormaza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraggi Marisa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verlhac" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin V&#233;rot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.195403" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531568v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06335" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531504v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Barnes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Mackenzie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.12.034" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531511v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nurlaela" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Wang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinagawa Tatsuya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flanagan Sean" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00508" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149012v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004738" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121466v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Houwaart" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Auw&#228;rter" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Seufert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.12.011" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X0KGD7D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121463v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04666H" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234581v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Haller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mercier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05551" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241527v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07059" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234586v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek A. Kandiel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalaver H. Anjum" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta01552a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234580v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Savarese" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wilbraham" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Garc&#237;a" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.03.027" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8Q3LSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282423v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas K. Bhunia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas R. Parida" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Sarawade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02974" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121496v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Abufager" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Verot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5026118" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;mond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55032J" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121460v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409724c" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121461v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Ricci" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.03.028" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-594MLH94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121457v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauport&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lain&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz400046p" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899209v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3030667" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899241v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar200327w" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899205v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauporte" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23134" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LQ91TTP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899234v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP40261K" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142689v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305679d" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899227v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lupan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202608e" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899235v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100258" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9XDDNTN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899238v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200308m" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899225v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103634v" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899368v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201944g" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121456v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004358c" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W1MRZV62-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899219v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Guerin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Pauport&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rathousky" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am1008248" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899213v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1014498" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899220v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Tommaso" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peltier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fayet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tognetti" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.01.031" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TS27H7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899211v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.02.072" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMVFV7C5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512151v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392530v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392527v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738450v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737733v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757504v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731868v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728391v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731874v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731894v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737589v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731891v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731896v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731882v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737581v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738442v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737988v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738433v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738088v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357972v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357973v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074836v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Garcia-Esparza" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074864v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074839v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074845v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145451v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074857v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074834v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077762v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074858v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074837v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074843v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074850v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074842v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074847v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074848v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076130v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074851v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074853v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061021v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074854v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959791v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074841v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899201v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Streubel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003906" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899247v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heonsu Jeon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909871" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759574v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728365v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738462v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073533v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073958v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076195v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588053v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074863v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074846v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074855v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00661405v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02073756v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tangui-le-bahers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-081X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15818078X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rullan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TC00367B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05484242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kusz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr04251h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lastusaari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Weller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Friis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo van Goethem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.4c00624" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Groslambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Duquesnoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rullan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC01361E" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Seinfeld" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08333D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c02605" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05390214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500369" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04702114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Plassais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geonwoo Park" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeasin Khan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400191" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pollien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400199" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Morice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mutovska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tb01014k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500816v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desdion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N Steinmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27288" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00232" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC04312B" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300071" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Byron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Kreivil&#228;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00116D" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Charlotte Byron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Swain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyry Paturi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202303398" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Bu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110258" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821163v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Vuori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Pekka Lehti&#246;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Norrbo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MH00593J" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03868240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03410g" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amruth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QM00299J" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03586087v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05151B" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Osmolovskyi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00752-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Laukkanen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202487119" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434235v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan B Dou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Hu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202011770" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06063A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389384v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00318" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03353918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Steininger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Saarinen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100762" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03258720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Dou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaosheng Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengxing Xu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dryzhakov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23791-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109485" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01986" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05082" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888752v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01072C" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeonggwan Kim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheolhyun Cho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Arfaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MH00950D" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821217v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agamah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miranda de Carvalho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02554" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03110777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC02066D" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821222v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Gheeraert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00615" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391465v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal Qureshi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T Garcia-Esparza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jeantelot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.06.045" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099424v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baquais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tymi&#324;ska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Takanabe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2019.01.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garcia-Esparza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Al Rahal Al Orabi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC05749D" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848930v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.023" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889562v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08183" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889519v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Shinagawa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00272J" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889570v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masters" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00740" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848949v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mettra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallavardin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armagnat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pitrat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06535C" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889515v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Kuusisto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MH00308D" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889549v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baqais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Ahsaine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02664" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531570v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Teunis Alexander George Melissen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA08939A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532173v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b00414" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikha Lardhi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01684k" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leung" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02936" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531569v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02323" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384160v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez-Valls" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mirloup" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA14152H" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282448v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. T. El-Tahawy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nenov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavelli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-1815-y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407814v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01253" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393396v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Duclaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05794" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531568v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06335" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531559v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bachellier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Ormaza" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraggi Marisa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verlhac" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin V&#233;rot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.195403" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531511v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nurlaela" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Wang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinagawa Tatsuya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flanagan Sean" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00508" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531504v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Barnes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Mackenzie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.12.034" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149012v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004738" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121466v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Houwaart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Auw&#228;rter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Seufert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.12.011" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X0KGD7D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121463v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04666H" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Haller" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mercier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05551" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234580v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Savarese" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wilbraham" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Garc&#237;a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.03.027" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8Q3LSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241527v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07059" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234586v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek A. Kandiel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalaver H. Anjum" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta01552a" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121496v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Abufager" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Verot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5026118" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282423v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas K. Bhunia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas R. Parida" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Sarawade" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02974" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121458v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;mond" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55032J" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121460v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409724c" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121461v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Ricci" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.03.028" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-594MLH94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121457v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauport&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lain&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz400046p" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899209v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3030667" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899241v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar200327w" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899205v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauporte" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23134" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LQ91TTP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899234v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP40261K" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142689v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305679d" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899227v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lupan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202608e" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899235v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100258" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9XDDNTN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899238v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200308m" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899368v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201944g" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899225v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103634v" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121456v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004358c" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W1MRZV62-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899219v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Guerin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Pauport&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rathousky" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am1008248" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899213v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1014498" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899220v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Tommaso" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peltier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fayet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tognetti" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.01.031" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TS27H7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899211v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.02.072" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMVFV7C5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512151v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392530v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392527v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738450v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737733v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757504v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731868v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728391v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731874v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731894v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737589v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731891v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731896v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731882v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737581v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738442v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737988v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738433v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357973v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357972v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738088v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074836v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Garcia-Esparza" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074864v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074839v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074845v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145451v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074834v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074857v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077762v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074858v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074837v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074843v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074850v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074842v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074847v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074848v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076130v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074851v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074853v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061021v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074854v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959791v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074841v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899201v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Streubel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003906" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899247v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heonsu Jeon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909871" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759574v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728365v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738462v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073533v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073958v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076195v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588053v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074863v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074846v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074855v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00661405v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02073756v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>