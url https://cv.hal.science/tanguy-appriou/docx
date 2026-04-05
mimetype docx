--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -340,260 +340,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Case of Gaussian Processes Learning in High Dimension: the Likelihood versus Leave-One-Out Rivalry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Talk on &amp;quot;Bayesian Optimization for High-Dimensional Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Appriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Journées CIROQUO mai 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484082v1</w:t>
+                <w:t xml:space="preserve">hal-04608031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Bayesian Optimization for High-Dimensional Problems</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;High-Dimensional Bayesian Optimization with a Combination of Kriging Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Appriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CIROQUO mai 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint-Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">Conférence MASCOT-NUM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Hyères les Palmiers presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608031v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;High-Dimensional Bayesian Optimization with a Combination of Kriging Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Empirical Case of Gaussian Processes Learning in High Dimension: the Likelihood versus Leave-One-Out Rivalry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Appriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MASCOT-NUM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Hyères les Palmiers presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608018v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talk on: &amp;quot;Combination of Gaussian Process Models for High-Dimensional Bayesian Optimization</w:t>
               </w:r>
@@ -1064,51 +1064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Processes: from knowledge-informed Machine Learning to optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1170,191 +1170,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster on &amp;quot;Combination of Kriging models for Bayesian optimization in high-dimension</w:t>
+                <w:t xml:space="preserve">Bayesian Optimization in High-dimension via a Combination of Kriging sub-models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Appriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSEAL Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">MASCOT-NUM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, LE CROISIC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028577v1</w:t>
+                <w:t xml:space="preserve">hal-04102201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Optimization in High-dimension via a Combination of Kriging sub-models</w:t>
+                <w:t xml:space="preserve">Poster on &amp;quot;Combination of Kriging models for Bayesian optimization in high-dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Appriou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, LE CROISIC, France</w:t>
+              <w:t xml:space="preserve">COSEAL Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102201v1</w:t>
+                <w:t xml:space="preserve">hal-04028577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1612,51 +1612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477236v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Appriou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03906-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812073v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01424-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608031v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028562v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyodeep Mukhopadhyay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trappler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05117337v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025EMSEM007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477236v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Appriou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03906-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812073v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01424-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028562v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyodeep Mukhopadhyay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trappler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05117337v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025EMSEM007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>