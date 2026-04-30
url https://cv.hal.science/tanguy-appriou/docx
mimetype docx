--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -875,165 +875,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Bayesian optimization for high-dimensional problems</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;Bayesian optimization in high-dimension using a combination of sub-models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Appriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CIROQUO novembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées CIROQUO mai 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028562v1</w:t>
+                <w:t xml:space="preserve">hal-04028547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Bayesian optimization in high-dimension using a combination of sub-models</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;Bayesian optimization for high-dimensional problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Appriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CIROQUO mai 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées CIROQUO novembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028547v1</w:t>
+                <w:t xml:space="preserve">hal-04028562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1612,51 +1612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477236v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Appriou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03906-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812073v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01424-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028562v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyodeep Mukhopadhyay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trappler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05117337v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025EMSEM007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477236v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Appriou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03906-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812073v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01424-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyodeep Mukhopadhyay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trappler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05117337v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025EMSEM007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>