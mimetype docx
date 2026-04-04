--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -66,1242 +66,1376 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translaminar fracture behavior of hybrid woven-ply peek thermoplastic laminates under isothermal and kerosene flame exposure</w:t>
+                <w:t xml:space="preserve">Flexural Performance of Carbon Fiber Reinforced Polyether Ether Ketone Exposed to a High Heat Flux Hydrogen Flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">G. de Knegt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Davin</w:t>
+                <w:t xml:space="preserve">J. Vacandare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanhui Lin</w:t>
+                <w:t xml:space="preserve">P. Krauskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219983251322286⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.104757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2026.104757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175222v1</w:t>
+                <w:t xml:space="preserve">hal-05571552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ open-hole tensile testing and modeling of hybrid PEEK thermoplastic laminates under burn-through kerosene flame exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Translaminar fracture behavior of hybrid woven-ply peek thermoplastic laminates under isothermal and kerosene flame exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanhui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vieille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100657⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.1965-1981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983251322286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05341723v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between pyrolysis and interface degradation on the flexural behavior of hybrid PEEK thermoplastic laminates under kerosene flame exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In-situ open-hole tensile testing and modeling of hybrid PEEK thermoplastic laminates under burn-through kerosene flame exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanhui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Davin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Saiz Coronado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219983251408309⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.100657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459023v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple analytical modeling of residual flexural properties of hybrid PEEK thermoplastic composite laminate under kerosene flame exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synergy between pyrolysis and interface degradation on the flexural behavior of hybrid PEEK thermoplastic laminates under kerosene flame exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanhui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Saiz Coronado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983251408309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262337v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a hydrogen/oxygen flame on the fire-behaviour and the tensile properties of hybrid Carbon Glass fibers reinforced PEEK composite laminates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bourbigot</w:t>
+                <w:t xml:space="preserve">Simple analytical modeling of residual flexural properties of hybrid PEEK thermoplastic composite laminate under kerosene flame exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanhui Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.288⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.119648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888383v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercooling of phase change: A new modeling formulation using apparent specific heat capacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Davin</w:t>
+                <w:t xml:space="preserve">Influence of a hydrogen/oxygen flame on the fire-behaviour and the tensile properties of hybrid Carbon Glass fibers reinforced PEEK composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lefez</w:t>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillet</w:t>
+                <w:t xml:space="preserve">J. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106121⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.1226-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329539v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauer Ladder Inspired Kron–Branin Modeling of Thermal 1-D Diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t>
+                <w:t xml:space="preserve">Supercooling of phase change: A new modeling formulation using apparent specific heat capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Agnus</w:t>
+                <w:t xml:space="preserve">Benoit Lefez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Carras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Davin</w:t>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (1), pp.27-31. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.106121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2019.2902220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611617v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Analysis of Hemispherical Bulk Conductor Hertzian Contact Under Uniaxial Mechanical Load</w:t>
+                <w:t xml:space="preserve">Cauer Ladder Inspired Kron–Branin Modeling of Thermal 1-D Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Ravelo</w:t>
+                <w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+                <w:t xml:space="preserve">Benoit Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Penas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stephane Carras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, pp.171-179. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (1), pp.27-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JMMCT.2019.2923878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2019.2902220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182276v1</w:t>
+                <w:t xml:space="preserve">hal-02611617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Cooling Modeling: An Inverse Method for the Identification of Convection Coefficients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiphysics Analysis of Hemispherical Bulk Conductor Hertzian Contact Under Uniaxial Mechanical Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pellé</w:t>
+                <w:t xml:space="preserve">Blaise Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Harmand</w:t>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Yu</w:t>
+                <w:t xml:space="preserve">Olivia Penas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (4), </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.171-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4036303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JMMCT.2019.2923878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451763v1</w:t>
+                <w:t xml:space="preserve">hal-03182276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Motor Cooling Modeling: An Inverse Method for the Identification of Convection Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4036303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatial resolution optimization of a cooling-down thermal imaging method to reveal hidden academic frescoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Serio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112, pp.188-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1311,885 +1445,885 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la flamme de kérosène sur le comportement au feu et les propriétés mécaniques en flexion de stratifiés hybrides à matrice thermoplastique PEEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanhui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en flexion d'un stratifié carbone PEEK après exposition à une flamme kérosène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vacandare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless temperature monitoring of the back surface of a woven-ply laminate under fire exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanhui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vacandare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouldi Ben Azzouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Nantes; Nantes Université, Jul 2024, Nantes, France. pp.182-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigation of a liquid/gas cryogenic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Quevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des performances de la microthermographie en proche, moyen et lointain infrarouge pour l'étude de la dissipation thermique en électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Serio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Twardowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Hunsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short wavelengths active bichromatic pulsed pyrometer for solids and liquids designed for measurements in harsh environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorris Navello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lebedinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien-Pierre Offret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Serio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE European conference Optical Metrology, 23 June 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jun 2015, Munich, Germany. pp.95253C--95253C--12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2184643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal imaging method to visualize a hidden painting thermally excited by far infrared radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingkai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pawelko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE Optical Metrology, 24 June 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.95270T--95270T--8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2184624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2336,51 +2470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Davin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanhui Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983251322286" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341723v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Saiz Coronado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983251408309" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbigot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.288" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329539v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Agnus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Carras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2902220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2019.2923878" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pell&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05071151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.10.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vacandare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05071183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Twardowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hunsinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Navello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebedinsky" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Pierre Offret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184643" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingkai Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Chabane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pawelko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184624" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Knegt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacandare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krauskopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpouve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2026.104757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Davin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanhui Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983251322286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100657" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Saiz Coronado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983251408309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119648" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.288" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329539v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Agnus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Carras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2902220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2019.2923878" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pell&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036303" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05071151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.10.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vacandare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05071183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Twardowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hunsinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Navello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebedinsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Pierre Offret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184643" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingkai Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Chabane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pawelko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184624" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>