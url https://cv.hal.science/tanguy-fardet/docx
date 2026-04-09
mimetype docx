--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -832,1184 +832,1259 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardized population-based approach for food consumption analysis and socio-metabolic research: insights from its application to France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’or brun que l’on gaspille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pruvost-Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087124v1</w:t>
+                <w:t xml:space="preserve">hal-05583439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising clustering and small-worldness in brain networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers de nouveaux engrais d'origine humaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">hal-04427288v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n°786</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.78-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des excrétions des Franciliens : quels sont les territoires propices ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A standardized population-based approach for food consumption analysis and socio-metabolic research: insights from its application to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...28 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revising clustering and small-worldness in brain networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271185v1</w:t>
+                <w:t xml:space="preserve">Lukas Paulun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Levina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of nitrogen in French human excreta: current waste and agronomic opportunities for the future</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorisation des excrétions des Franciliens : quels sont les territoires propices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pruvost-Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Note Rapide n°1041, L'Institut Paris Region. 2025, https://www.institutparisregion.fr/nos-travaux/publications/valorisation-des-excretions-des-franciliens-quels-sont-les-territoires-propices/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168978⟩</w:t>
-[...369 lines deleted...]
-                <w:t xml:space="preserve">hal-01713016v1</w:t>
+                <w:t xml:space="preserve">hal-05271185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ressources pas toujours renouvelables : des poissons à l’urine, une histoire d’eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Formation des cadres de la fonction publique à la Transition Ecologique (FTE, CNRS), Ministère de l'économie et des finances (Bercy), Ministère de la Défense (Paris), France. 2024, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouveaux engrais d'origine humaine ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Brun</w:t>
+                <w:t xml:space="preserve">Fate of nitrogen in French human excreta: current waste and agronomic opportunities for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n°786</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nitrogen in agro-food systems and the environment, 912, pp.168978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232722v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphorus recycling from human excreta in French agroecosystems and potential for food self-sufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.411-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-024-10367-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232701v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of inhibitory neurons on the quorum percolation model and dynamical extension with the Brette-Gerstner model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bottani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Métens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the Generation of Network Bursts by Adaptive Oscillatory Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168108v1</w:t>
+                <w:t xml:space="preserve">Mathieu Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bottani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Métens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401843v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and activity of neuronal cultures : emergence of organized behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biological Physics [physics.bio-ph]. Université Sorbonne Paris Cité, 2018. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018USPCC002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01956310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2156,51 +2231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pruvost-Bouvattier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bagagnan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04708458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Starck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Raguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;tens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bottani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannakakis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Paulun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232722v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168978" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232701v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10367-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401843v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ballandras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00041" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.02.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01956310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pruvost-Bouvattier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bagagnan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04708458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Starck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Raguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;tens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bottani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannakakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Paulun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232722v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168978" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232701v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10367-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.02.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401843v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ballandras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01956310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>