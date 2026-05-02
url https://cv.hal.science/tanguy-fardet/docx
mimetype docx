--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -66,2025 +66,2229 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular management of human excreta as a pillar of sustainable cities and food systems</w:t>
+                <w:t xml:space="preserve">OrgMatt: exploring organic matter from human activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:rel:58caafe77a832542030af86ae38f472ce8ea6c24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478504v1</w:t>
-[...664 lines deleted...]
-                <w:t xml:space="preserve">hal-01483960v1</w:t>
+                <w:t xml:space="preserve">hal-05601040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’or brun que l’on gaspille</w:t>
+                <w:t xml:space="preserve">Circular management of human excreta as a pillar of sustainable cities and food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05583439v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 International Fertiliser Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Fertiliser Society, Dec 2025, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouveaux engrais d'origine humaine ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes agri-alimentaires circulaires : valoriser les excrétats humains séparés à la source pour assurer la sécurité alimentaire et en eau sur les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pruvost-Bouvattier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n°786</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV]; Université de lille [U-Lille]; AIFREC, Sep 2025, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux et perspectives de la séparation à la source en France et à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e édition des Journées Techniques Eau et Déchets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AD’OCC; INSA Toulouse; Aqua Valley, Oct 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valoriser les excrétats humains séparés à la source : vers des scénarios prospectifs de système alimentation-excrétion circulaire à l’échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ducro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Bagagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APIVALE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS APIVALE; INRAE, Dec 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Source-separation for circularity of nutrients and reuse in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment transformer les excrétats humains en engrais pour les terres agricoles ? Approches transdisciplinaires pour restaurer les liens ville / campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Raguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir habiter la Terre et ses limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Futurearth; Université de Lille; IRD; CNRS; Hello Lille, Sep 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase transition approach to bursting in neuronal cultures: quorum percolation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Métens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168108v1</w:t>
+                <w:t xml:space="preserve">Samuel Bottani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCP2016 28th IUPAP Conference on Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, PRETORIA, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardized population-based approach for food consumption analysis and socio-metabolic research: insights from its application to France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From human to urban metabolism: mapping flows of excreted nutrients based on current and prospective diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ducro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087124v1</w:t>
+                <w:t xml:space="preserve">hal-05607124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A standardized population-based approach for food consumption analysis and socio-metabolic research: insights from its application to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revising clustering and small-worldness in brain networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Paulun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Levina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des excrétions des Franciliens : quels sont les territoires propices ?</w:t>
+                <w:t xml:space="preserve">L’or brun que l’on gaspille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pruvost-Bouvattier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Note Rapide n°1041, L'Institut Paris Region. 2025, https://www.institutparisregion.fr/nos-travaux/publications/valorisation-des-excretions-des-franciliens-quels-sont-les-territoires-propices/</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05271185v1</w:t>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de nouveaux engrais d'origine humaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n°786</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.78-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ressources pas toujours renouvelables : des poissons à l’urine, une histoire d’eau.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorisation des excrétions des Franciliens : quels sont les territoires propices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05283826v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pruvost-Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Note Rapide n°1041, L'Institut Paris Region. 2025, https://www.institutparisregion.fr/nos-travaux/publications/valorisation-des-excretions-des-franciliens-quels-sont-les-territoires-propices/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of nitrogen in French human excreta: current waste and agronomic opportunities for the future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Starck</w:t>
+                <w:t xml:space="preserve">Des ressources pas toujours renouvelables : des poissons à l’urine, une histoire d’eau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...25 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Formation des cadres de la fonction publique à la Transition Ecologique (FTE, CNRS), Ministère de l'économie et des finances (Bercy), Ministère de la Défense (Paris), France. 2024, 50 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168978⟩</w:t>
-[...369 lines deleted...]
-                <w:t xml:space="preserve">hal-01401843v2</w:t>
+                <w:t xml:space="preserve">hal-05283826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fate of nitrogen in French human excreta: current waste and agronomic opportunities for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nitrogen in agro-food systems and the environment, 912, pp.168978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232722v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphorus recycling from human excreta in French agroecosystems and potential for food self-sufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.411-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-024-10367-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232701v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the Generation of Network Bursts by Adaptive Oscillatory Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bottani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Métens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401843v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of inhibitory neurons on the quorum percolation model and dynamical extension with the Brette-Gerstner model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bottani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Métens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Growth and activity of neuronal cultures : emergence of organized behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biological Physics [physics.bio-ph]. Université Sorbonne Paris Cité, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018USPCC002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01956310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2231,51 +2435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pruvost-Bouvattier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bagagnan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04708458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Starck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Raguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;tens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bottani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannakakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Paulun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232722v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168978" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232701v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10367-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.02.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401843v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ballandras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01956310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:58caafe77a832542030af86ae38f472ce8ea6c24" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pruvost-Bouvattier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bagagnan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04708458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Starck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Raguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;tens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bottani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannakakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Paulun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583439v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232722v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168978" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232701v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10367-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401843v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ballandras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.02.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01956310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>