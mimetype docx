--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -66,1413 +66,1413 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrgMatt: exploring organic matter from human activities</w:t>
+                <w:t xml:space="preserve">From human to urban metabolism: mapping flows of excreted nutrients based on current and prospective diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2026, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:rel:58caafe77a832542030af86ae38f472ce8ea6c24⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Logiciel</w:t>
+                <w:t xml:space="preserve">Mathilde Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ducro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05601040v1</w:t>
+                <w:t xml:space="preserve">hal-05607124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A standardized approach to population equivalents for food consumption analysis and socio-metabolic research: insights from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087124v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revising clustering and small-worldness in brain networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Paulun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Levina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular management of human excreta as a pillar of sustainable cities and food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Fertiliser Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Fertiliser Society, Dec 2025, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes agri-alimentaires circulaires : valoriser les excrétats humains séparés à la source pour assurer la sécurité alimentaire et en eau sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pruvost-Bouvattier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV]; Université de lille [U-Lille]; AIFREC, Sep 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux et perspectives de la séparation à la source en France et à l'étranger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Valoriser les excrétats humains séparés à la source : vers des scénarios prospectifs de système alimentation-excrétion circulaire à l’échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ducro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Bagagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e édition des Journées Techniques Eau et Déchets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AD’OCC; INSA Toulouse; Aqua Valley, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">APIVALE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS APIVALE; INRAE, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478520v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les excrétats humains séparés à la source : vers des scénarios prospectifs de système alimentation-excrétion circulaire à l’échelle territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">État des lieux et perspectives de la séparation à la source en France et à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APIVALE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS APIVALE; INRAE, Dec 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">12e édition des Journées Techniques Eau et Déchets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AD’OCC; INSA Toulouse; Aqua Valley, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479032v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-separation for circularity of nutrients and reuse in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Esculier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Workshop 2024 - SmartWater Summer Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment transformer les excrétats humains en engrais pour les terres agricoles ? Approches transdisciplinaires pour restaurer les liens ville / campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Raguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir habiter la Terre et ses limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Futurearth; Université de Lille; IRD; CNRS; Hello Lille, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition approach to bursting in neuronal cultures: quorum percolation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Métens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bottani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCP2016 28th IUPAP Conference on Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, PRETORIA, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From human to urban metabolism: mapping flows of excreted nutrients based on current and prospective diets</w:t>
+                <w:t xml:space="preserve">L’or brun que l’on gaspille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Ducro</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pruvost-Bouvattier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05607124v1</w:t>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardized population-based approach for food consumption analysis and socio-metabolic research: insights from its application to France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
+                <w:t xml:space="preserve">Vers de nouveaux engrais d'origine humaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...103 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n°786</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.78-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Levina</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04427288v1</w:t>
+                <w:t xml:space="preserve">hal-04168108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’or brun que l’on gaspille</w:t>
+                <w:t xml:space="preserve">OrgMatt: exploring organic matter from human activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:rel:58caafe77a832542030af86ae38f472ce8ea6c24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583439v1</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04168108v1</w:t>
+                <w:t xml:space="preserve">hal-05601040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1503,51 +1503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des excrétions des Franciliens : quels sont les territoires propices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pruvost-Bouvattier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Note Rapide n°1041, L'Institut Paris Region. 2025, https://www.institutparisregion.fr/nos-travaux/publications/valorisation-des-excretions-des-franciliens-quels-sont-les-territoires-propices/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -1708,77 +1708,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of nitrogen in French human excreta: current waste and agronomic opportunities for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Esculier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nitrogen in agro-food systems and the environment, 912, pp.168978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1812,77 +1812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus recycling from human excreta in French agroecosystems and potential for food self-sufficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Esculier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129, pp.411-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1910,274 +1910,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232701v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Generation of Network Bursts by Adaptive Oscillatory Neurons</w:t>
+                <w:t xml:space="preserve">Effects of inhibitory neurons on the quorum percolation model and dynamical extension with the Brette-Gerstner model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bottani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Métens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00041⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401843v2</w:t>
+                <w:t xml:space="preserve">hal-01713016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inhibitory neurons on the quorum percolation model and dynamical extension with the Brette-Gerstner model</w:t>
+                <w:t xml:space="preserve">Understanding the Generation of Network Bursts by Adaptive Oscillatory Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bottani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Métens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713016v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401843v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2435,51 +2435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:58caafe77a832542030af86ae38f472ce8ea6c24" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pruvost-Bouvattier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bagagnan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04708458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Starck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Raguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;tens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bottani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannakakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Paulun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583439v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232722v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168978" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232701v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10367-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401843v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ballandras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.02.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01956310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087124v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannakakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Paulun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pruvost-Bouvattier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bagagnan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04708458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Starck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Raguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;tens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bottani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:58caafe77a832542030af86ae38f472ce8ea6c24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232722v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168978" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232701v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10367-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.02.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401843v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ballandras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01956310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>