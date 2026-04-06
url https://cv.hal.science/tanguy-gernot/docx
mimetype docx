--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -759,226 +759,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et analyse de passe-partout biométriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of Tools for Explicit Content Detection in Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Cyberworlds (CW 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sousse, Tunisia. pp.464-471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CW58918.2023.00077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114342v1</w:t>
+                <w:t xml:space="preserve">hal-04179978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Tools for Explicit Content Detection in Images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction et analyse de passe-partout biométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Cyberworlds (CW 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179978v1</w:t>
+                <w:t xml:space="preserve">hal-04114342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GREYC@TextMine2023 : Reconnaissance d'entités nommées dans les signatures d'e-mails</w:t>
               </w:r>
@@ -1368,51 +1368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biometric masterkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 116 (102642), https://www.sciencedirect.com/science/article/pii/S0167404822000414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,338 +1438,338 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Cours (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases evaluation for biometric system certification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OSINT pour la forensique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Forensique, Campus 2 Caen, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504845v1</w:t>
+                <w:t xml:space="preserve">hal-04453439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils pour la forensique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Gernot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Forensique, Campus 2 Caen, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSINT pour la forensique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biases evaluation for biometric system certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaira Neily Sanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Di Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...37 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04453370v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2019,51 +2019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FFFDC6B"/>
+    <w:nsid w:val="881ED4A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2250,51 +2250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanguy-gernot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaira Neily Sanon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Di Manno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gernot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ra Neily Sanon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cherrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubettier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacharme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2023.103586" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2023.301574" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03298836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102642" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03882640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03899668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanguy-gernot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaira Neily Sanon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Di Manno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gernot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ra Neily Sanon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cherrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubettier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacharme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2023.103586" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2023.301574" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03298836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102642" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03882640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03899668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>