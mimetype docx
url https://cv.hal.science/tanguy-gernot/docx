--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -275,63 +275,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Bias Estimation in Biometric Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaïra Neily Sanon</w:t>
+                <w:t xml:space="preserve">Évaluation des mesures d'équité pour les systèmes biométriques par génération de biais contrôlés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaira Neily Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Di Manno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -350,302 +350,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Summer School for Advanced Studies on biometrics for Secure Authentification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Alghero, Italy</w:t>
+              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504821v1</w:t>
+                <w:t xml:space="preserve">hal-04706076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Sciences de l’Investigation Numérique au service de la criminalistique et de la valorisation du patrimoine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Study of Bias Estimation in Biometric Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïra Neily Sanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Di Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée francophone de l’investigation numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">21st International Summer School for Advanced Studies on biometrics for Secure Authentification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710566v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des mesures d'équité pour les systèmes biométriques par génération de biais contrôlés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Sciences de l’Investigation Numérique au service de la criminalistique et de la valorisation du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée francophone de l’investigation numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706076v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Open-source Digital Investigation Platform</w:t>
               </w:r>
@@ -791,51 +791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -977,51 +977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GREYC@TextMine2023 : Reconnaissance d'entités nommées dans les signatures d'e-mails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TextMine'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1107,669 +1107,669 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Cours (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Biometric Scheme Against Replay Attacks Using One-Time Biometric Templates</w:t>
+                <w:t xml:space="preserve">Outils pour la forensique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Forensique, Campus 2 Caen, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273908v1</w:t>
+                <w:t xml:space="preserve">hal-04453370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">File type identification tools for digital investigations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OSINT pour la forensique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-03298836v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Forensique, Campus 2 Caen, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSINT pour la forensique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biases evaluation for biometric system certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaira Neily Sanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Di Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04453370v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases evaluation for biometric system certification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Biometric Scheme Against Replay Attacks Using One-Time Biometric Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Computers &amp; Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.103586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cose.2023.103586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">File type identification tools for digital investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Gernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forensic Science International: Digital Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46C, pp.301574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsidi.2023.301574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biometric masterkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Gernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (102642), https://www.sciencedirect.com/science/article/pii/S0167404822000414. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504845v1</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cose.2022.102642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1781,177 +1781,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ρasse-partout biométriques</w:t>
+                <w:t xml:space="preserve">Passe-partout biométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Normandie Université, Université Caen Normandie, 2022. Français. </w:t>
+              <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Normandie Université, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2022NORMC240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03882640v1</w:t>
+                <w:t xml:space="preserve">tel-03899668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passe-partout biométriques</w:t>
+                <w:t xml:space="preserve">Ρasse-partout biométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Normandie Université, 2022. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+              <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Normandie Université, Université Caen Normandie, 2022. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03899668v1</w:t>
+                <w:t xml:space="preserve">tel-03882640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2019,51 +2019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="881ED4A1"/>
+    <w:nsid w:val="AD7CF347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2250,51 +2250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanguy-gernot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaira Neily Sanon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Di Manno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gernot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ra Neily Sanon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cherrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubettier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacharme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2023.103586" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2023.301574" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03298836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102642" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03882640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03899668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanguy-gernot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaira Neily Sanon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Di Manno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gernot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ra Neily Sanon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cherrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubettier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacharme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2023.103586" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2023.301574" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03298836v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102642" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03899668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03882640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>