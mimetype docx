--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1107,669 +1107,669 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils pour la forensique</w:t>
+                <w:t xml:space="preserve">Robust Biometric Scheme Against Replay Attacks Using One-Time Biometric Templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Cours</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.103586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cose.2023.103586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453370v1</w:t>
+                <w:t xml:space="preserve">hal-04273908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSINT pour la forensique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">File type identification tools for digital investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04453439v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forensic Science International: Digital Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46C, pp.301574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsidi.2023.301574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biometric masterkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Gernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (102642), https://www.sciencedirect.com/science/article/pii/S0167404822000414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cose.2022.102642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Cours (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases evaluation for biometric system certification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OSINT pour la forensique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04504845v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Forensique, Campus 2 Caen, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils pour la forensique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Gernot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Forensique, Campus 2 Caen, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Biometric Scheme Against Replay Attacks Using One-Time Biometric Templates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biases evaluation for biometric system certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaira Neily Sanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Di Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Security</w:t>
-[...212 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cose.2022.102642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03298836v1</w:t>
+                <w:t xml:space="preserve">hal-04504845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1781,169 +1781,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passe-partout biométriques</w:t>
+                <w:t xml:space="preserve">Ρasse-partout biométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Normandie Université, 2022. Français. </w:t>
+              <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Normandie Université, Université Caen Normandie, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2022NORMC240⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03899668v1</w:t>
+                <w:t xml:space="preserve">tel-03882640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ρasse-partout biométriques</w:t>
+                <w:t xml:space="preserve">Passe-partout biométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Normandie Université, Université Caen Normandie, 2022. Français. </w:t>
+              <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Normandie Université, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2022NORMC240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03882640v1</w:t>
+                <w:t xml:space="preserve">tel-03899668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2019,51 +2019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD7CF347"/>
+    <w:nsid w:val="CF22623E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2250,51 +2250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanguy-gernot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaira Neily Sanon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Di Manno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gernot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ra Neily Sanon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cherrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubettier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacharme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2023.103586" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2023.301574" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03298836v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102642" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03899668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03882640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanguy-gernot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaira Neily Sanon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Di Manno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gernot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ra Neily Sanon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cherrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubettier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacharme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2023.103586" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2023.301574" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03298836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102642" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03882640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03899668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC240" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>